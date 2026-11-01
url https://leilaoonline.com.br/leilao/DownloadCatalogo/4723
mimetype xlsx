--- v0 (2026-09-15)
+++ v1 (2026-11-01)
@@ -142,100 +142,100 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F113"/>
+  <dimension ref="A1:F202"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão online</t>
+          <t>Leilão Online.com.br</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>TRATORES - CAMINHÕES - MÁQUINAS PESADAS </t>
+          <t>TRATORES - CAMINHÕES - MÁQUINAS PESADAS - COLHEDORAS - EQUIPAMENTOS INDUSTRIAIS</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>02/10/2026 11:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
@@ -270,2927 +270,5419 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335761", "34222")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336139", "34213")</f>
       </c>
       <c r="B11" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335761", "TRAVA QUEDAS MSA . - (CAR1) - LOC. PIRACICABA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336139", "03 PNEUS AGRÍCOLAS, VEJA DESCRITIVO DE ITENS - LOC. PARAISO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335589", "34227")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336129", "34215")</f>
       </c>
       <c r="B12" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335589", " APROX.09 CARREGADOR BATERIA, 08 DRIVE EXPANSÃO SOLINFTEC, 06 FONTE CARREGADOR, 01 INTERFACE RS, 01 INVERSOR, 03 MODEM SATELITAL, 01 RECEPTOR SATELITAL, 01 SLINFTEC M7, 01 SOLINFTEC STRATUS - LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336129", "CAMINHÃO IVECO/DAILY 70C17HDCD; ANO 2014/2014; BRANCA. - FR163207 - LOC. JATAI ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>42</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>62.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335588", "34229")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336130", "34217")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335588", " 01 IMPRESSORA EASY, 01 PLASTIFICADORA - LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336130", "DOLLY USICAMP; ANO 2008. - FR98018 - LOC. JATAI ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>16.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335601", "35392")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336132", "34221")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335601", "VEJA VÍDEO !!! COLHEDORA CASE A 8810 1L; ANO 2021. - FR470500. - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336132", "CONEXÕES E ADIABÁTICOS DE FIBRA SUCATEADOS - LOC. JATAI")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>150.000,00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335602", "35394")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335589", "34227")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335602", "COLHEDORA CASE 8800; ANO 2017. - FR8802155. - LOC. LAGOA DA PRATA   ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335589", " APROX.09 CARREGADOR BATERIA, 08 DRIVE EXPANSÃO SOLINFTEC, 06 FONTE CARREGADOR, 01 INTERFACE RS, 01 INVERSOR, 03 MODEM SATELITAL, 01 RECEPTOR SATELITAL, 01 SLINFTEC M7, 01 SOLINFTEC STRATUS - LOC. BONFIM")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>2000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335585", "36187")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335588", "34229")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335585", "TRATOR SUCATEADO; ANO 2000. - FR93025. - LOC. JUNQUEIRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335588", " 01 IMPRESSORA EASY, 01 PLASTIFICADORA - LOC. BONFIM")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335586", "36803")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336124", "34230")</f>
       </c>
       <c r="B17" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335586", "TRATOR CASE PUMA 200 4X4; ANO 2016. - FR512055. - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336124", " APROX.15 CAIXA ALPROX, 08 CAIXA PASSAGEM, 15 POWER BANK - LOC. BONFIM")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335587", "36812")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336109", "34233")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335587", "TRATOR CASE PUMA 200 4X4 - ANO 2016 - FR512046 - LOC. LAGOA DA PRATA    ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336109", "TURBINA TURBIMAQ 700ME 1800HP (PT308835) - LOC. DESTIVALE ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335996", "36845")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336392", "34240")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335996", " PULVERIZADOR HERBICAT.  N/E - LOC. UNIVALEM ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336392", "01 VOLANDEIRA DENTIÇÃO RETA Z112 MÓDULO 25; 01 ENGRENAGEM BI-HELICOIDAL Z116 MÓDULO 22; 01 PINHÃO BI-HELICOIDAL Z30 MÓDULO 22 - LOC. UNIVALEM ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>25.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335991", "37230")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336393", "34241")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335991", "2 MOTORES DE INDUÇÃO - LOC. UNIVALEM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336393", "FIAT/STRADA WORKING ANO 2015/2016; BRANCA. - FR19619. - LOC. SANTA CANDIDA ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>27.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335985", "37565")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336394", "34242")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335985", "TRATOR CASE 260; ANO 2017. - FR20365 - LOC. PARAISO ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336394", "02 MANILHAS FERRADURA DE AÇO ALLOY - CAPACIDADE 80 TON. - LOC. DESTIVALE")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335990", "37720")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335761", "34243")</f>
       </c>
       <c r="B22" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335990", " 02 DESENREILADOR DE PALHA CARDEROLI; ANO 2014. - FR84683/FR84688 - LOC.UNIVALEM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335761", "TRAVA QUEDAS MSA . - (CAR1) - LOC. PIRACICABA ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335997", "37733")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336101", "34244")</f>
       </c>
       <c r="B23" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335997", "TRANSFORMADOR DE CORRENTE, 03 REATORES SIEMENS, BRAÇO INVERSOR REGENERATIVO E ETC - LOC. UNIVALEM ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336101", "1 VISCOSÍMETRO PARA BANHO CINEMÁTICO (SOLAB SL-159) / 1 VISCOSÍMETRO HOUILLON (S-FLOW 1250 - OMNITEK) - LOC. BARRA")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335612", "37735")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336121", "34245")</f>
       </c>
       <c r="B24" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335612", "COMPRESSOR DE AR SCHULZ CSL20BR - LOC. UNIVALEM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336121", "TANQUE 1 E 2; TUBULAÇÃO E ACIONAMENTOS NÃO INCLUSOS - LOC. BOM RETIRO ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>29</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>430.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335989", "37736")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336415", "34246")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335989", "EQUIPAMENTOS DIVERSOS - LOC. UNIVALEM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336415", "ÔNIBUS MERCEDES BENZ OF1620 - ANO: 1996/1996 - VERDE - FR97499 - LOC. BARRA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>24.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335992", "37776")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336416", "34247")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335992", "2 ESTRUTURAS TORRES RESFRIAMENTO. - N/A - LOC. GASA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336416", "ÔNIBUS MERCEDES BENZ OF1618 - ANO: 1994/1994 - BRANCA - FR97496 - LOC. BARRA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>100,00</t>
+          <t>29.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335590", "38000")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336425", "34248")</f>
       </c>
       <c r="B27" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335590", " TRATOR CASE PUMA 200 4x4; ANO 2017. - FR512035. - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336425", "PONTE ROLANTE - APROX. 15 TONELADAS COM PAINEL - LOC. BOM RETIRO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>32</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>38.000,00</t>
+          <t>60.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335597", "38003")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336426", "34249")</f>
       </c>
       <c r="B28" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335597", " CARROCERIA BAÚ. - N/A - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336426", "PONTE ROLANTE - APROX. 20 TONELADAS - LOC. BOM RETIRO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>43.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335598", "38004")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336427", "34250")</f>
       </c>
       <c r="B29" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335598", " CARROCERIA BAÚ - PT.290417 - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336427", "PENEIRA ROTATIVA - LOC. BOM RETIRO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335599", "38005")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336434", "34251")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335599", " CARROCERIA BAÚ - ANO 2012 -  PT.290455 - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336434", "CROMATÓGRAFO THERMO SCIENTIFIC ICS-500. - N/A - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335600", "38006")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336435", "34252")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335600", " CARROCERIA BAÚ - ANO 2011 - PT.289123 - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336435", "FURADEIRA INDUSTRIAL. - FR373309. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>39</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>8.600,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335592", "38008")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336448", "34253")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335592", " TRANSBORDO CIVEMASA 10 T; ANO 2009. - FR8003056 / FR513056. - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336448", "CAMINHÃO VW/15-180 EURO WORKER; ANO 2010/2010; BRANCA( BAÚ DE CARGAS). - FR96482. - LOC. BARRA ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>74.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335591", "38009")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336449", "34254")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335591", " TRANSBORDO CIVEMASA 10 T; ANO 2008. - FR8003017 / FR513017. - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336449", "CAMINHÃO VW/26.220 EURO3 WORKER; ANO 2008/2008; BRANCA; (BOMBEIRO). (AS CÂMERAS E A TELA DIGITAL, QUE SÃO DE MONITORAMENTO, FORAM RETIRADOS DO CAMINHÃO E NÃO FAZEM PARTE DO LOTE)  - FR96462. - LOC. BARRA ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>54</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>127.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335603", "38050")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336450", "34255")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335603", "PENEIRA ROTATIVA DE CALDO. - PT.338476. - LOC. LAGOA DA PRATA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336450", "APROXIMADAMENTE 120 PALLETS ( VENDA POR UNIDADE) - LOC. DIAMANTE ")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>28</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>324,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335604", "38052")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336451", "34256")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335604", "CASTELO MOENDA 37X78. - N/A. - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336451", "APROXIMADAMENTE 30 VÁLVULAS - LOC. DIAMANTE ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335605", "38073")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336452", "34257")</f>
       </c>
       <c r="B36" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335605", "VEJA VÍDEO!!! CAMINHÃO FORD/CARGO 2422; ANO 1996/1997; BRANCA. - FR11001013 - LOC. VALE DO ROSÁRIO ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336452", "02 ELEVADORES DE COLHEDORA  - LOC. PARAISO ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>1.750,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335606", "38074")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336453", "34258")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335606", "COLHEDORA CASE A 8810 1L; ANO 2018. - FR11002202 - LOC. VALE DO ROSÁRIO ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336453", "01 GELADEIRA CONSUL, 01 BOBINA DE CAPO, 01 COFRE,01 MESA DE CENTRO, 01 BEBEDOURO, 02 MICROONDAS. - N/A. - LOC. PARAISO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335593", "38083")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335601", "35392")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335593", " APROX.01 PNEU 23.1-26 NOVO, 03 365/80R20 NOVO, 02 365/80R20 REFORMADO, 01 16.9-26 REFORMADO, 01 18.4-26 REFORMADO, 30 175/70R14 NOVO, 09 205/75R16 NOVO, 04 205/60R16 NOVO, 01 195/60R15 NOVO. - (APROX. 52 UNDS.) - N/A - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335601", "VEJA VÍDEO !!! COLHEDORA CASE A 8810 1L; ANO 2021. - FR470500. - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>215.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335594", "38087")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335602", "35394")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335594", " APROX.14 SUPORTE DE HASTE SUBSOLADOR, 07 ESPAÇADORES DE GRADE, 08 MOLAS DE DESARME DUBSOLADOR, 08 HASTE DE ARADO, 11 PONTEIRAS, 04 DISCOS DE CORTE SUBSOLADOR COM SUPORTE, 10 DISCOS DE CORTE SUBSOLADOR - N/A - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335602", "COLHEDORA CASE 8800; ANO 2017. - FR8802155. - LOC. LAGOA DA PRATA   ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>40.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335596", "38088")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336144", "35536")</f>
       </c>
       <c r="B40" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335596", " APROX.03 CORNETAS DE EIXO TRASEIRO MAGNUM 260, 01 BLOCO TRATOR CASE, 10 TAMBORES DE FREIO. - N/A - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336144", "ESTUFA ODONTOBRAZ . - S/ID. - (LABORATÓRIO COTESIA) - LOC. UNIVALEM ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335595", "38089")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336145", "35537")</f>
       </c>
       <c r="B41" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335595", " 01 REBITADEIRA DE LONA - PT.364346 - LOC. LAGOA DA PRATA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336145", "01 UNID. TRATAMENTO TÉRMICO. - PAT.173215. - (LÁBORATORIO COTESIA) - LOC. UNIVALEM ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335986", "38107")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336136", "35763")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335986", " 4 REDUTORES CESTARI - LOC. BOM RETIRO")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336136", " PLANTADEIRA. - FR20330. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335987", "38141")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335585", "36187")</f>
       </c>
       <c r="B43" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335987", " APROX. 25 CARCAÇA DE DIFERENCIAL CASE; PESO APROX. 2 TON. - LOC. BARRA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335585", "TRATOR SUCATEADO; ANO 2000. - FR93025. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>25.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335995", "38156")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335586", "36803")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335995", "DESUMIDIFICADOR INDUSTRIAL (HCD 600 EA PLUS) MUNTERS - LOC. UNIVALEM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335586", "TRATOR CASE PUMA 200 4X4; ANO 2016. - FR512055. - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>32</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>56.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335993", "38157")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335587", "36812")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335993", " UNIDADE DE COLETA E RESFRIAMENTO DE FLUÍDOS - LOC. UNIVALEM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335587", "TRATOR CASE PUMA 200 4X4 - ANO 2016 - FR512046 - LOC. LAGOA DA PRATA    ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>40</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>89.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335994", "38159")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335996", "36845")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335994", " PICADOR DE PALHA - LOC. UNIVALEM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335996", " PULVERIZADOR HERBICAT.  N/E - LOC. UNIVALEM ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335988", "38179")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336000", "37202")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335988", "SECADORA DE AR COMPRIMIDO FARGON - LOC. BENALCOOL")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336000", " TRANSBORDO SANTAL 12 T; ANO 2014. - FR91295- LOC. BENALCOOL ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335984", "38187")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336004", "37203")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335984", "VEJA VÍDEO!!! COLHEDORA JOHN DEERE CH670 2L; ANO 2017. - FR173218 - LOC. DESTIVALE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336004", " TRANSBORDO ANTONIOSI 12T; ANO 2012. - FR123767- LOC. BENALCOOL ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>60.000,00</t>
+          <t>13.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
-          <t>2000.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335805", "38190")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336007", "37219")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335805", "2 BI-HELICOIDAL; APROX. 10 TONELADAS; (VENDA POR KG) - LOC. DESTIVALE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336007", "CARRETA ABRIGO OPERAD. IRRIGAB. - FR84820. - LOC.BENALCOOL")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>1,00</t>
+          <t>5.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335613", "38199")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336108", "37221")</f>
       </c>
       <c r="B50" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335613", "TRANSFORMADOR WEG 750KVA - LOC. UNIVALEM ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336108", " TURBINA CALDEIRA 40 CE 410HP (PT309490) - LOC. DESTIVALE ")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335970", "38203")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336107", "37222")</f>
       </c>
       <c r="B51" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335970", " 02 EXAUSTORES - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336107", " TANQUE EVAPORADOR - LOC. DESTIVALE ")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335962", "38204")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336106", "37223")</f>
       </c>
       <c r="B52" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335962", " 01 TRANSFORMADOR ELEVADOR - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336106", "FILTRO ROTATIVO MAUSA 8x16 (PT900126/189890/224299/068679) - LOC. DESTIVALE")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335973", "38205")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335991", "37230")</f>
       </c>
       <c r="B53" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335973", "CARRINHO DE PONTE ROLANTE - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335991", "MOTOR D BUFALO 75CV 1750 RPM; MOTOR DE INDUÇÃO SEW-EURODRIVE - LOC. UNIVALEM")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335974", "38208")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336143", "37449")</f>
       </c>
       <c r="B54" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335974", " EXAUSTOR DA CALDEIRA - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336143", " APROX. 50 CADEIRAS, 04 CADEIRAS DE COZINHA, 15 CADEIRAS ESTOFADAS FIXAS, 03 LONGARINAS 3 LUG, 02 ARMARIOS, 01 FORNO INDUSTRIAL, 01 BEBEDOURO, 24 CAIXAS DE ISPOR . - LOC. BARRA ")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335979", "38209")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335985", "37565")</f>
       </c>
       <c r="B55" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335979", " RESERVATÓRIO DE ÓLEO - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335985", "TRATOR CASE 260; ANO 2017. - FR20365 - LOC. PARAISO ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>70.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335972", "38211")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335990", "37720")</f>
       </c>
       <c r="B56" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335972", "02 PRENSAS, 01 DOBRADEIRA - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335990", " 02 DESENREILADOR DE PALHA CARDEROLI; ANO 2014. - FR84683/FR84688 - LOC.UNIVALEM")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335980", "38215")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335999", "37731")</f>
       </c>
       <c r="B57" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335980", " 02 MÁQUINAS DE SOLDA - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335999", " 02 REDUTORES SEW-EURODRIVE R107 DRE180S4 (PT309069) - LOC.UNIVALEM")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335971", "38216")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335997", "37733")</f>
       </c>
       <c r="B58" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335971", " 03 REDUTORES, 04 MANCAIS - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335997", "TRANSFORMADOR DE CORRENTE, 03 REATORES SIEMENS, BRAÇO INVERSOR REGENERATIVO E ETC - LOC. UNIVALEM ")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335967", "38217")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336006", "37734")</f>
       </c>
       <c r="B59" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335967", " 02 TRANSFORMADORES DE POTÊNCIA - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336006", " SUCATA DE MOTOR GRUNNER MB AXOR 3131 - LOC.BENALCOOL")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335968", "38220")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335612", "37735")</f>
       </c>
       <c r="B60" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335968", " 13 MOTORES WEG - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335612", "COMPRESSOR DE AR SCHULZ CSL20BR - LOC. UNIVALEM")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335969", "38221")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335989", "37736")</f>
       </c>
       <c r="B61" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335969", "13 MÓDULOS DE VAZÃO - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335989", " PEÇAS DIVERSAS - LOC. UNIVALEM")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335977", "38222")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335998", "37737")</f>
       </c>
       <c r="B62" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335977", " CARCAÇA DE BOMBA - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335998", " 03 REDUTORES WEG CESTARI (PT219314); LOC.UNIVALEM")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335978", "38223")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336013", "37738")</f>
       </c>
       <c r="B63" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335978", "UNIDADE HIDRÁULICA - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336013", "01 ROLO DE PRESSÃO MOENDA - LOC. MUNDIAL")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335975", "38224")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336002", "37739")</f>
       </c>
       <c r="B64" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335975", " 13 VÁLVULAS - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336002", " 04 PNEUS 500/60 R22.5/ 01 PNEU 445/65 R22.5/ 01 PNEU 17.5/ 25 - LOC.MUNDIAL")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>21</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>13.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335981", "38225")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336001", "37740")</f>
       </c>
       <c r="B65" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335981", " BALÃO SEPARADOR - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336001", " MOTOR ELÉTRICO WEG 100CV 4 POLOS (3575RPM) (PT279301); LOC.MUNDIAL")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>6.500,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335965", "38226")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336009", "37742")</f>
       </c>
       <c r="B66" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335965", " TRANSFORMADOR REBAIXADOR 750 KVA - N/A - LOC. SERRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336009", " TURBINA TURBIMAQ 55 CE - LOC. MUNDIAL")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335948", "38227")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336010", "37743")</f>
       </c>
       <c r="B67" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335948", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2018. - FR20835 - LOC. SERRA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336010", " REDUTORES SEW-EURODRIVE FAF57 DRN132SP4 1760RPM 60HZ - LOC.MUNDIAL")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>1.750,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335947", "38228")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336011", "37745")</f>
       </c>
       <c r="B68" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335947", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2018. - FR20533 - LOC. SERRA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336011", " BOMBA CENTRIFUGA (PT085476) - LOC.MUNDIAL")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335944", "38229")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336012", "37746")</f>
       </c>
       <c r="B69" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335944", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR123773 - LOC. SERRA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336012", " REDUTOR CESTARI H12-13 (PT376074) - LOC. MUNDIAL")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335945", "38230")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336128", "37753")</f>
       </c>
       <c r="B70" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335945", " CAMINHÃO VW/15-180 EURO3  WORKER; ANO 2010/2010; BRANCA. - FR10608 - LOC. SERRA ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336128", "DISTRIBUIDOR AGRIC P TORTA FILT C ROSC; ANO 2018. - FR38077 - LOC. JATAI ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335921", "38231")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336301", "37775")</f>
       </c>
       <c r="B71" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335921", " 01 ENGRENAGEM INTERMEDIÁRIA BI-HELICOIDAL Z137; 01 PINHÃO INTERMEDIÁRIO BI-HELICOIDAL Z23 -N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336301", "TALHA ELETRICA 2.000 KG - LOC. UNIVALEM")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335925", "38232")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335992", "37776")</f>
       </c>
       <c r="B72" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335925", "02 TRANSMISSORES DE NÍVEL MANUAL; E 02 TRANSMISSORES DE NÍVEL MAGNÉTICO - N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335992", "2 ESTRUTURAS TORRES RESFRIAMENTO. - N/A - LOC. GASA")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335919", "38233")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336125", "37790")</f>
       </c>
       <c r="B73" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335919", " VENTILADOR DE SOPRAGEM DA ESTEIRA 84 - N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336125", " DOIS TROCADORES DE CALOR SUCATEADOS E TANQUE DE INOX. - N/E. - LOC. TARUMÃ")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335920", "38234")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336127", "37791")</f>
       </c>
       <c r="B74" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335920", " TURBINA DME-700 | PATRIMÔNIO: 276932 - N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336127", "RESERVATÓRIO DE ÁGUA SUCATEADO. - LOC. TARUMÃ")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335923", "38235")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336126", "37793")</f>
       </c>
       <c r="B75" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335923", " REDUTOR DA ANTIGA MESA 950 | PATRIMÔNIO: 217911 - N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336126", " TANQUES DE FIBRA E AÇO CARBONO SUCATEADOS. - N/E. - LOC. TARUMÃ")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335926", "38236")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335590", "38000")</f>
       </c>
       <c r="B76" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335926", " REDUTOR DO TAMBOR ALIMENTADOR DA MOENDA - N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335590", " TRATOR CASE PUMA 200 4x4; ANO 2017. - FR512035. - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>38</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>75.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335930", "38237")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335597", "38003")</f>
       </c>
       <c r="B77" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335930", " 03  VÁLVULAS DE 8 POLEGADAS - N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335597", " CARROCERIA BAÚ. - N/A - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335924", "38238")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335598", "38004")</f>
       </c>
       <c r="B78" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335924", " BOMBA DE VÁCUO NASH | PATRIMÔNIO: 218371 - N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335598", " CARROCERIA BAÚ - PT.290417 - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335933", "38239")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335599", "38005")</f>
       </c>
       <c r="B79" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335933", "UNIDADE HIDRÁULICA - N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335599", " CARROCERIA BAÚ - ANO 2012 -  PT.290455 - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335922", "38240")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335600", "38006")</f>
       </c>
       <c r="B80" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335922", " EXAUSTOR TBG CENTRÍFUGO - N/A - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335600", " CARROCERIA BAÚ - ANO 2011 - PT.289123 - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335941", "38241")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335592", "38008")</f>
       </c>
       <c r="B81" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335941", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR123769 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335592", " TRANSBORDO CIVEMASA 10 T; ANO 2009. - FR8003056 / FR513056. - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>9.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335938", "38242")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335591", "38009")</f>
       </c>
       <c r="B82" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335938", " TRANSBORDO ATA 12000 12T; ANO 2015. - FR123883 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335591", " TRANSBORDO CIVEMASA 10 T; ANO 2008. - FR8003017 / FR513017. - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335943", "38243")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335603", "38050")</f>
       </c>
       <c r="B83" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335943", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR361613 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335603", "PENEIRA ROTATIVA DE CALDO. - PT.338476. - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>21</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>12.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335936", "38244")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335604", "38052")</f>
       </c>
       <c r="B84" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335936", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR361632 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335604", "CASTELO MOENDA 37X78. - N/A. - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>20.500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335939", "38245")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336122", "38071")</f>
       </c>
       <c r="B85" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335939", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR361609 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336122", "GRADE NIVELADORA; ANO 2012. - FR48156. - LOC. ARARAQUARA")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>6.500,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335942", "38246")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335605", "38073")</f>
       </c>
       <c r="B86" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335942", " TRANSBORDO ATA 12000 12T; ANO 2015. - FR123884 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335605", "VEJA VÍDEO!!! CAMINHÃO FORD/CARGO 2422; ANO 1996/1997; BRANCA. - FR11001013 - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>41</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>80.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335934", "38247")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335606", "38074")</f>
       </c>
       <c r="B87" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335934", " TRANSBORDO ATA 12000 12T; ANO 2010. - FR123803 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335606", "COLHEDORA CASE A 8810 1L; ANO 2018. - FR11002202 - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>41.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335940", "38248")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336123", "38075")</f>
       </c>
       <c r="B88" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335940", " TRANSBORDO ATA 12000 12T; ANO 2015. - FR123889 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336123", "COLHEDORA CASE A 8810 1 L; ANO 2018. - FR9002607. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>60.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335937", "38249")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336424", "38076")</f>
       </c>
       <c r="B89" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335937", "TRANSBORDO ATA 12000 12T; ANO 2015. - FR123893 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336424", "COLHEDORA CASE 8810 - ANO 2018 - FR11002212 - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>60.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335935", "38250")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336134", "38079")</f>
       </c>
       <c r="B90" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335935", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR102061 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336134", "REBOQUE 4E SERGOMEL 12,5M; ANO 2014/2014. - FR1614 - LOC. BONFIM ")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335929", "38251")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335593", "38083")</f>
       </c>
       <c r="B91" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335929", " CAMINHÃO VW/26-220 EURO3 WORKER 6X4; ANO 2010/2010; BRANCA; (BOMBEIRO). - FR131211 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335593", " APROX.01 PNEU 23.1-26 NOVO, 03 365/80R20 NOVO, 02 365/80R20 REFORMADO, 01 16.9-26 REFORMADO, 01 18.4-26 REFORMADO, 30 175/70R14 NOVO, 09 205/75R16 NOVO, 04 205/60R16 NOVO, 01 195/60R15 NOVO. - (APROX. 52 UNDS.) - N/A - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>12.500,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335932", "38252")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335594", "38087")</f>
       </c>
       <c r="B92" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335932", " CAMINHÃO VW/15-190 WORKER; ANO 2012/2013; BRANCA; (OFICINA). - FR360457 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335594", " APROX.14 SUPORTE DE HASTE SUBSOLADOR, 07 ESPAÇADORES DE GRADE, 08 MOLAS DE DESARME DUBSOLADOR, 08 HASTE DE ARADO, 11 PONTEIRAS, 04 DISCOS DE CORTE SUBSOLADOR COM SUPORTE, 10 DISCOS DE CORTE SUBSOLADOR - N/A - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335949", "38253")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335596", "38088")</f>
       </c>
       <c r="B93" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335949", " MULTICULTIVADOR KRONOS; ANO 2020. - FR363169 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335596", " APROX.03 CORNETAS DE EIXO TRASEIRO MAGNUM 260, 01 BLOCO TRATOR CASE, 10 TAMBORES DE FREIO. - N/A - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>5.500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335955", "38254")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335595", "38089")</f>
       </c>
       <c r="B94" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335955", " MULTICULTIVADOR KRONOS; ANO 2020. - FR436052 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335595", " 01 REBITADEIRA DE LONA - PT.364346 - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335951", "38255")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336135", "38091")</f>
       </c>
       <c r="B95" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335951", " MULTICULTIVADOR KRONOS; ANO 2020. - FR363170 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336135", " REBOQUE/RODOFORT (ABRIGO). - ANO 2004/2004; VERDE. - FR514078/FR8004078 - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>9.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335950", "38256")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335986", "38107")</f>
       </c>
       <c r="B96" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335950", "ELIMINADOR SOQUEIRA DMB; ANO 2017. - FR361876 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335986", " 4 REDUTORES CESTARI - LOC. BOM RETIRO")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
-          <t>3.500,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335946", "38257")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336140", "38126")</f>
       </c>
       <c r="B97" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335946", " SUBSOLADOR DE ARRASTO MARCHESAN; ANO 2018. - FR361203 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336140", " 2 VÁLVULAS; MANCAL; E 6 FLANGES - LOC. DIAMANTE")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335927", "38258")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336137", "38128")</f>
       </c>
       <c r="B98" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335927", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2016. - FR117574 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336137", " APROX. 35 PLACAS DE TROCADOR DE CALOR - LOC. DIAMANTE")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335931", "38259")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336141", "38134")</f>
       </c>
       <c r="B99" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335931", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2017. - FR50159 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336141", "TRATOR CASE 260; ANO 2017. -  FR20365 - LOC. PARAISO")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>92.500,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335928", "38260")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335987", "38141")</f>
       </c>
       <c r="B100" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335928", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2017. - FR50164 - LOC. ARARAQUARA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335987", " APROX. 25 CARCAÇA DE DIFERENCIAL CASE; PESO APROX. 2 TON. - LOC. BARRA ")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335959", "38261")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336138", "38142")</f>
       </c>
       <c r="B101" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335959", " TRANSBORDO ATA 12000 12T; ANO 2010. - FR123805 - LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336138", " EQUIPAMENTO HIDRÁULICO TIPO PRENSA; E 2 ESTRUTURAS DE ESTEIRA - LOC. BARRA ")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>47</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>24.500,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335956", "38262")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336003", "38154")</f>
       </c>
       <c r="B102" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335956", " TRANSBORDO ATA 12000 12T; ANO 2010. - FR123808 - LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336003", " 02 TRANSFORMADORES TRIFÁSICO INCOTRAZA 112.5 KVA -LOC. UNIVALEM")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>11.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335966", "38263")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335995", "38156")</f>
       </c>
       <c r="B103" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335966", " TRANSBORDO SANTA IZABEL TCS 12T; ANO 2016. - FR7803008 - LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335995", "DESUMIDIFICADOR INDUSTRIAL (HCD 600 EA PLUS) MUNTERS - LOC. UNIVALEM")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335963", "38264")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335993", "38157")</f>
       </c>
       <c r="B104" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335963", " COLHEDORA JOHN DEERE 3520; ANO 2010. - FR117542 - LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335993", " UNIDADE DE COLETA E RESFRIAMENTO DE FLUÍDOS - LOC. UNIVALEM")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335957", "38265")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335994", "38159")</f>
       </c>
       <c r="B105" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335957", " COLHEDORA JOHN DEERE CH670 2L; ANO 2016. - FR50155 - LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335994", " PICADOR DE PALHA - LOC. UNIVALEM")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335964", "38266")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336186", "38165")</f>
       </c>
       <c r="B106" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335964", " COLHEDORA CASE 8800; ANO 2017. - FR14802267- LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336186", "MÁQUINA DE LIMPEZA DE FILTRO DE AR. - PT223202. - LOC. GASA ")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335961", "38267")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336008", "38174")</f>
       </c>
       <c r="B107" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335961", " TRANSBORDO ATA 12000 12T; ANO 2010. - FR123790 - LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336008", "01 VOLANDEIRA DENTIÇÃO RETA, 01 PINHÃO (APROX. 8 TONELADAS) - LOC. MUNDIAL")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335958", "38268")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336005", "38178")</f>
       </c>
       <c r="B108" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335958", " COLHEDORA CASE A 8810  1L; ANO 2018. - FR11002206 - LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336005", " BETONEIRA - LOC. BENALCOOL")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335954", "38269")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335988", "38179")</f>
       </c>
       <c r="B109" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335954", " CAMINHÃO VW/15-180 EURO3 WORKER; ANO 2010/2010; BRANCA; (OFICINA). - FR92147- LOC. JUNQUEIRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335988", "SECADORA DE AR COMPRIMIDO FARGON - LOC. BENALCOOL")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335953", "38270")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335984", "38187")</f>
       </c>
       <c r="B110" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335953", " TRATOR JOHN DEERE 7225J 4X4; ANO 2016. - FR115710 - LOC. JUNQUEIRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335984", "VEJA VÍDEO!!! COLHEDORA JOHN DEERE CH670 2L; ANO 2017. - FR173218 - LOC. DESTIVALE")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>96.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335952", "38271")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335805", "38190")</f>
       </c>
       <c r="B111" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335952", "02 PNEUS 14.9-24, 01 PNEU 600/55-26.5 - N/A - LOC. JUNQUEIRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335805", "2 BI-HELICOIDAL; APROX. 30 TONELADAS; (VENDA POR KG) - LOC. DESTIVALE")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335960", "38272")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336300", "38192")</f>
       </c>
       <c r="B112" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335960", " APROX. 12 UNIDADES: 01 PNEU 14.9-26, 01 PNEU 18.4-26, 04 PNEU 13.00-24, 01 PNEU 14.00-24, 01 PNEU 14.00R24, 03 PNEU 30.5L-32, 01 PNEU 18.4-30. - N/A- LOC. BONFIM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336300", "EMPILHADEIRA SEMI ELÉTRICA LE1034/1000 KG. - LOC. UNIVALEM")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336440", "38193")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336440", "VEJA VÍDEO!! CAMINHÃO TRANSBORDO VW 31.320 CNC 6X4; ANO 2010/2010; BRANCA. - FR88176 (TRANSBORDO ANTONIOSI 12.000SC PT146122) - 2010 -  LOC. GASA ")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>180.000,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336185", "38195")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336185", "PLANTADORA DE CANA TMA 2 LINHAS; ANO 2018. - FR57365. - LOC. GASA")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336187", "38196")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336187", "COMPRESSOR DE AR CJ60 CHIAPERINI 32462; COMPRESSOR DE AR PEG - LOC. GASA ")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336299", "38197")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336299", "02 PALETEIRAS . - LOC. UNIVALEM ")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336184", "38198")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336184", "APROX. 35 RODAS: MEDIDA 22,5 X 90 - LOC. GASA ")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335613", "38199")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335613", "TRANSFORMADOR WEG 750KVA - LOC. UNIVALEM ")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>26.500,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335970", "38203")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335970", " 02 EXAUSTORES - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335962", "38204")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335962", " 01 TRANSFORMADOR COMEL 1.500 KVA - LOC. SERRA")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>40.500,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335973", "38205")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335973", "CARRINHO DE PONTE ROLANTE + MOTOR WEG + REDUTOR - PAT.264507 - LOC. SERRA")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335974", "38208")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335974", " EXAUSTOR DA CALDEIRA - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335979", "38209")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335979", " RESERVATÓRIO DE ÓLEO - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>3.100,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335972", "38211")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335972", "02 PRENSAS + 01 DOBRADEIRA - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335980", "38215")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335980", " 02 MÁQUINAS DE SOLDA - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335971", "38216")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335971", " 03 REDUTORES, 04 MANCAIS - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335967", "38217")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335967", " 02 TRANSFORMADORES DE POTÊNCIA - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335968", "38220")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335968", " 13 MOTORES WEG - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335969", "38221")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335969", "13 MÓDULOS DE VAZÃO - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335977", "38222")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335977", " CARCAÇA DE BOMBA - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335978", "38223")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335978", "UNIDADE HIDRÁULICA - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>2.350,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335975", "38224")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335975", " 13 VÁLVULAS - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335981", "38225")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335981", " BALÃO SEPARADOR - N/A - LOC. SERRA")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335965", "38226")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335965", " TRANSFORMADOR REBAIXADOR ITEL 750 KVA - PAT.169855 - LOC. SERRA")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t>26.000,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335948", "38227")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335948", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2018. - FR20835 - LOC. SERRA ")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>51.000,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335947", "38228")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335947", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2018. - FR20533 - LOC. SERRA ")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>33.000,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335944", "38229")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335944", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR123773 - LOC. SERRA ")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335945", "38230")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335945", " CAMINHÃO VW/15-180 EURO3 WORKER; ANO 2010/2010; BRANCA. - FR10608 - LOC. SERRA ")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t>160.000,00</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335921", "38231")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335921", " 01 ENGRENAGEM INTERMEDIÁRIA BI-HELICOIDAL Z137; 01 PINHÃO INTERMEDIÁRIO BI-HELICOIDAL Z23 -N/A - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335925", "38232")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335925", "02 TRANSMISSORES DE NÍVEL MANUAL; E 02 TRANSMISSORES DE NÍVEL MAGNÉTICO - N/A - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335919", "38233")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335919", " VENTILADOR DE SOPRAGEM DA ESTEIRA 84 - N/A - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335920", "38234")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335920", " TURBINA DME-700 | PATRIMÔNIO: 276932 - N/A - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335923", "38235")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335923", " REDUTOR DA ANTIGA MESA 950 - PAT.217911 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335926", "38236")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335926", " REDUTOR DO TAMBOR ALIMENTADOR DA MOENDA - N/A - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335930", "38237")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335930", " 03  VÁLVULAS DE 8 POLEGADAS - N/A - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335924", "38238")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335924", " BOMBA DE VÁCUO NASH - PAT.218371 - N/A - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335933", "38239")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335933", "UNIDADE HIDRÁULICA - N/A - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335922", "38240")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335922", " EXAUSTOR TBG CENTRÍFUGO - N/A - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335941", "38241")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335941", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR123769 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335938", "38242")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335938", " TRANSBORDO ATA 12000 12T; ANO 2015. - FR123883 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F150" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335943", "38243")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335943", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR361613 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F151" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335936", "38244")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335936", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR361632 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335939", "38245")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335939", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR361609 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335942", "38246")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335942", " TRANSBORDO ATA 12000 12T; ANO 2015. - FR123884 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F154" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335934", "38247")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335934", " TRANSBORDO ATA 12000 12T; ANO 2010. - FR123803 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335940", "38248")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335940", " TRANSBORDO ATA 12000 12T; ANO 2015. - FR123889 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F156" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335937", "38249")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335937", "TRANSBORDO ATA 12000 12T; ANO 2015. - FR123893 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D157" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F157" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335935", "38250")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335935", " TRANSBORDO ATA 12000 12T; ANO 2012. - FR102061 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F158" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335929", "38251")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335929", "VEJA VÍDEO!!! CAMINHÃO VW/26-220 EURO3 WORKER 6X4; ANO 2010/2010; BRANCA; (BOMBEIRO). - FR131211 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C159" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D159" s="4" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>159.000,00</t>
+        </is>
+      </c>
+      <c r="F159" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335932", "38252")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335932", " CAMINHÃO VW/15-190 WORKER; ANO 2012/2013; BRANCA; (OFICINA). - FR360457 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D160" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t>96.000,00</t>
+        </is>
+      </c>
+      <c r="F160" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335949", "38253")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335949", " MULTICULTIVADOR KRONOS; ANO 2020. - FR363169 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F161" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335955", "38254")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335955", " MULTICULTIVADOR KRONOS; ANO 2020. - FR436052 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F162" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335951", "38255")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335951", " MULTICULTIVADOR KRONOS; ANO 2020. - FR363170 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F163" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335950", "38256")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335950", "ELIMINADOR SOQUEIRA DMB; ANO 2017. - FR361876 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F164" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335946", "38257")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335946", " SUBSOLADOR DE ARRASTO MARCHESAN; ANO 2018. - FR361203 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C165" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D165" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F165" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335927", "38258")</f>
+      </c>
+      <c r="B166" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335927", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2016. - FR117574 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C166" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F166" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335931", "38259")</f>
+      </c>
+      <c r="B167" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335931", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2017. - FR50159 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t>54.000,00</t>
+        </is>
+      </c>
+      <c r="F167" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335928", "38260")</f>
+      </c>
+      <c r="B168" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335928", " COLHEDORA JOHN DEERE CH670 2L ; ANO 2017. - FR50164 - LOC. ARARAQUARA")</f>
+      </c>
+      <c r="C168" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D168" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t>56.000,00</t>
+        </is>
+      </c>
+      <c r="F168" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335959", "38261")</f>
+      </c>
+      <c r="B169" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335959", " TRANSBORDO ATA 12000 12T; ANO 2010. - FR123805 - LOC. BONFIM")</f>
+      </c>
+      <c r="C169" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D169" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F169" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335956", "38262")</f>
+      </c>
+      <c r="B170" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335956", " TRANSBORDO ATA 12000 12T; ANO 2010. - FR123808 - LOC. BONFIM")</f>
+      </c>
+      <c r="C170" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D170" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E170" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F170" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335966", "38263")</f>
+      </c>
+      <c r="B171" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335966", " TRANSBORDO SANTA IZABEL TCS 12T; ANO 2016. - FR7803008 - LOC. BONFIM")</f>
+      </c>
+      <c r="C171" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D171" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F171" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335963", "38264")</f>
+      </c>
+      <c r="B172" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335963", " COLHEDORA JOHN DEERE 3520; ANO 2010. - FR117542 - LOC. BONFIM")</f>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t>51.000,00</t>
+        </is>
+      </c>
+      <c r="F172" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335957", "38265")</f>
+      </c>
+      <c r="B173" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335957", " COLHEDORA JOHN DEERE CH670 2L; ANO 2016. - FR50155 - LOC. BONFIM")</f>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t>53.000,00</t>
+        </is>
+      </c>
+      <c r="F173" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335964", "38266")</f>
+      </c>
+      <c r="B174" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335964", "COLHEDORA CASE 8800 ANO 2017; (VENDIDA COM ELEVADOR) . - FR14802267- LOC. BONFIM")</f>
+      </c>
+      <c r="C174" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D174" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t>62.000,00</t>
+        </is>
+      </c>
+      <c r="F174" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335961", "38267")</f>
+      </c>
+      <c r="B175" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335961", " TRANSBORDO ATA 12000 12T; ANO 2010. - FR123790 - LOC. BONFIM")</f>
+      </c>
+      <c r="C175" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D175" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F175" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335958", "38268")</f>
+      </c>
+      <c r="B176" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335958", " COLHEDORA CASE A 8810  1L; ANO 2018. (VENDIDA COM ELEVADOR) - FR11002206 - LOC. BONFIM")</f>
+      </c>
+      <c r="C176" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D176" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F176" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335954", "38269")</f>
+      </c>
+      <c r="B177" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335954", " CAMINHÃO VW/15-180 EURO3 WORKER; ANO 2010/2010; BRANCA; (OFICINA). - FR92147- LOC. JUNQUEIRA")</f>
+      </c>
+      <c r="C177" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D177" s="4" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t>101.000,00</t>
+        </is>
+      </c>
+      <c r="F177" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335953", "38270")</f>
+      </c>
+      <c r="B178" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335953", " TRATOR JOHN DEERE 7225J 4X4; ANO 2016. - FR115710 - LOC. JUNQUEIRA")</f>
+      </c>
+      <c r="C178" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D178" s="4" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="E178" s="5" t="inlineStr">
+        <is>
+          <t>188.000,00</t>
+        </is>
+      </c>
+      <c r="F178" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335952", "38271")</f>
+      </c>
+      <c r="B179" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335952", "02 PNEUS 14.9-24, 01 PNEU 600/55-26.5 - N/A - LOC. JUNQUEIRA")</f>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D179" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F179" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335960", "38272")</f>
+      </c>
+      <c r="B180" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335960", " APROX. 12 UNIDADES: 01 PNEU 14.9-26, 01 PNEU 18.4-26, 04 PNEU 13.00-24, 01 PNEU 14.00-24, 01 PNEU 14.00R24, 03 PNEU 30.5L-32, 01 PNEU 18.4-30. - N/A- LOC. BONFIM")</f>
+      </c>
+      <c r="C180" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D180" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t>13.600,00</t>
+        </is>
+      </c>
+      <c r="F180" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
+      <c r="A181" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335976", "38273")</f>
       </c>
-      <c r="B113" s="4" t="s">
+      <c r="B181" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335976", " 01 PNEU 600/60-30.5 - N/A - LOC. ARARAQUARA")</f>
       </c>
-      <c r="C113" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D113" s="4" t="inlineStr">
+      <c r="C181" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D181" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F181" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
+      <c r="A182" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336110", "38274")</f>
+      </c>
+      <c r="B182" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336110", "APROX. 82 PNEUS 175/70R14 NOVOS. - LOC. VALE DO ROSARIO ")</f>
+      </c>
+      <c r="C182" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D182" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F182" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336112", "38275")</f>
+      </c>
+      <c r="B183" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336112", "FORNO INDUSTRIAL. - PT170798 - LOC. SERRA ")</f>
+      </c>
+      <c r="C183" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D183" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E183" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F183" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336113", "38276")</f>
+      </c>
+      <c r="B184" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336113", "02 FOGÕES INDUSTRIAIS - LOC. SERRA ")</f>
+      </c>
+      <c r="C184" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D184" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E184" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F184" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336147", "38277")</f>
+      </c>
+      <c r="B185" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336147", "TRATOR CASE MX 260 MAGNUM 4X4; ANO 2017. - FR188963. - LOC. BARRA ")</f>
+      </c>
+      <c r="C185" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D185" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t>91.500,00</t>
+        </is>
+      </c>
+      <c r="F185" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336380", "38278")</f>
+      </c>
+      <c r="B186" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336380", " FILTRO MANGA EXAUSTOR; FILTRO CENTRIFUGO; ESTRUTURA - LOC. LAGOA DA PRATA ")</f>
+      </c>
+      <c r="C186" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D186" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F186" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336381", "38279")</f>
+      </c>
+      <c r="B187" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336381", "01 ENGRENAGEM REDUTOR DRB 4166, 01 ENGRENAGEM REDUTOR DUOMAX -  APROX. 7 TONELADAS (VENDA POR KG) - LOC.VALE DO ROSARIO ")</f>
+      </c>
+      <c r="C187" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D187" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E113" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F113" s="4" t="inlineStr">
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t>2,50</t>
+        </is>
+      </c>
+      <c r="F187" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336389", "38280")</f>
+      </c>
+      <c r="B188" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336389", " 01 EIXO DE ENTRADA REDUTOR TORKMAX   01 EIXO DE SAIDA REDUTOR TORKMAX - LOC.VALE DO ROSARIO ")</f>
+      </c>
+      <c r="C188" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D188" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E188" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F188" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336384", "38281")</f>
+      </c>
+      <c r="B189" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336384", "01 PINHÃO INTERMEDIÁRIO TORKMAX - LOC.VALE DO ROSARIO ")</f>
+      </c>
+      <c r="C189" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D189" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E189" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F189" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336382", "38284")</f>
+      </c>
+      <c r="B190" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336382", " APROXIMADAMENTE 13 ESTEIRAS - LOC. LAGOA DA PRATA ")</f>
+      </c>
+      <c r="C190" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D190" s="4" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="E190" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F190" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336385", "38285")</f>
+      </c>
+      <c r="B191" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336385", " APROXIMADAMENTE: 4 EMPACOTADORAS DE AÇÚCAR   2 ENFARDADEIRAS   2 ESTEIRAS DE EMPACOTAMENTO DE AÇÚCAR   3 ESTEIRAS PARA SACOS DE AÇÚCAR DE 50 KG   2 ESTEIRAS TRANSPORTADORAS DE PACOTES E 5 ELETROÍMÃS. - LOC. LAGOA DA PRATA ")</f>
+      </c>
+      <c r="C191" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D191" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F191" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336388", "38287")</f>
+      </c>
+      <c r="B192" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336388", "01 MONTADORA E DESMONTADORA DE PNEU, 06 MAQUINAS DE SOLDA 220V - LOC. LAGOA DA PRATA ")</f>
+      </c>
+      <c r="C192" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D192" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E192" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F192" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336387", "38288")</f>
+      </c>
+      <c r="B193" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336387", " 03 GERADORES 220V. - LOC. LAGOA DA PRATA ")</f>
+      </c>
+      <c r="C193" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D193" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F193" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336386", "38290")</f>
+      </c>
+      <c r="B194" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336386", "PAINEL ELÉTRICO - LOC. LAGOA DA PRATA ")</f>
+      </c>
+      <c r="C194" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D194" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E194" s="5" t="inlineStr">
+        <is>
+          <t>16.500,00</t>
+        </is>
+      </c>
+      <c r="F194" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336383", "38291")</f>
+      </c>
+      <c r="B195" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336383", " 03 MODULO DE BALANÇA TOLEDO, 03 PAINEL - LOC. LAGOA DA PRATA ")</f>
+      </c>
+      <c r="C195" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D195" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F195" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336418", "38293")</f>
+      </c>
+      <c r="B196" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336418", "TRANSBORDO SANTA IZABEL, MOD.TRSI 15000 - ANO 2013 - FR11003709 - LOC. VALE DO ROSÁRIO ")</f>
+      </c>
+      <c r="C196" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D196" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E196" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F196" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336419", "38294")</f>
+      </c>
+      <c r="B197" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336419", "TRANSBORDO SANTA IZABEL, MOD.TRSI 15000 - ANO 2013 - FR11003726 - LOC. VALE DO ROSÁRIO")</f>
+      </c>
+      <c r="C197" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D197" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F197" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336420", "38295")</f>
+      </c>
+      <c r="B198" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336420", "TRANSBORDO SANTA IZABEL, MOD.TRSI 15000 - ANO 2013 - FR11003720 - LOC. VALE DO ROSÁRIO")</f>
+      </c>
+      <c r="C198" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D198" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F198" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336421", "38296")</f>
+      </c>
+      <c r="B199" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336421", "TRANSBORDO SANTA IZABEL, MOD.TRSI 15000 - ANO 2013 - FR11003735 - LOC. VALE DO ROSÁRIO")</f>
+      </c>
+      <c r="C199" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D199" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F199" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336422", "38297")</f>
+      </c>
+      <c r="B200" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336422", "TRANSBORDO SANTA IZABEL, MOD.TRSI 15000 - ANO 2013 - FR11003708 - LOC. VALE DO ROSÁRIO")</f>
+      </c>
+      <c r="C200" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D200" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E200" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F200" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336423", "38298")</f>
+      </c>
+      <c r="B201" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336423", "TRANSBORDO SANTA IZABEL, MOD.TRSI 15000 - ANO 2013 - FR11003686 - LOC. VALE DO ROSÁRIO")</f>
+      </c>
+      <c r="C201" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D201" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F201" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336436", "38299")</f>
+      </c>
+      <c r="B202" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/336436", "02 REDUTOR MOD.CESTARI HT 90. - FR371778 /  RED-VR-0267. - LOC. VALE DO ROSÁRIO ")</f>
+      </c>
+      <c r="C202" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D202" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E202" s="5" t="inlineStr">
+        <is>
+          <t>16.500,00</t>
+        </is>
+      </c>
+      <c r="F202" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>