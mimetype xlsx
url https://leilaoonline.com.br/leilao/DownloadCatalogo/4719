--- v0 (2026-09-11)
+++ v1 (2026-10-30)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão online</t>
+          <t>Leilão Online.com.br</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,677 +277,677 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335411", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335411", " EMPILHADEIRA 7.0 CLARK C70D; ANO 2012. - CAP.7 TON. ATIVO EMP0019 - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>71.200,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335412", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335412", " TRATOR FORD 6630 - DUAL POWER, MOD. 6630; ANO 1996. - ATIVO TRR0053- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>36.750,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335422", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335422", " TRATOR NEW HOLLAND 7830; MOD. 7830; ANO 1997; ATIVO TRR0055- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>38.500,00</t>
+          <t>40.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335419", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335419", " 07 MACACOS HIDRÁULICOS TIPO JACARÉ- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335421", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335421", "03 REDUTORAS PIGOZZI/COMPEÇA. - MOD.3210105-020100- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>19.100,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335414", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335414", "GRUPO GERADOR YANMAR GRG0012 ; ANO 2013. - 12,5 KVA. -  LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335413", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335413", "ANCINHO PARA TRATOR- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335415", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335415", "ARADO FIXO - 04 DISCOS 26;  LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335416", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335416", "CARRETA DE ARRASTO 1 EIXO - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335418", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335418", "CARRETA DE ARRASTO PARA TRANSPORTE DE MUDAS/ VIVEIRO 02 EIXOS- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335417", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335417", "IMPLEMENTO CONCHA AGRÍCOLA CARREGADEIRA PARA TRATOR - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335420", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335420", "GRADE NIVELADORA 20 DISCOS DE 24 GRD30- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>1.700,00</t>
+          <t>3.700,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335423", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335423", "GRADE NIVELADORA 20 DISCOS DE 24 GRD31 - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1.700,00</t>
+          <t>2.700,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335424", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335424", "GERADOR A GASOLINA PORTATIL. - 6,5 KW; ANO 2010 PRO FORCE; MOD. PM0106500: (SUCATA) - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335425", "015")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335425", "BARRELADOR /JATEADOR DE FORNO; ANO 2010 - MOD. PM0106500- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335426", "016")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335426", "PIPA DE ARRASTO PIP0014 - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335427", "017")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335427", "08 PEÇAS RECIPIENTE PARA ARMAZENAMENTO DE DIESEL- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335428", "018")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335428", "BASE DE ROÇADEIRA HIDRÁULICA; ANO 2008; AGRITECH LAVRALE; MOD. RHA; ( SUCATA) - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335431", "019")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335431", "VALETADEIRA DEMOLIDOR DE CUPIM- LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335430", "020")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335430", "RESERVATÓRIO PARA LIQUIDOS - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335429", "021")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335429", "MÁQUINA DE SOLDA ELÉTRICA ESAB; MOD. BANTAN 250 - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335432", "022")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335432", "02 CAIXA DE MANCAL 528 GBR - LOC.PIRAPORA/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335432", "01 CAIXA DE MANCAL 528 GBR - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335433", "023")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335433", "PEÇAS DIVERSAS  APROX. 1988 ITENS - VEJA DESCRITIVO DE ITENS - LOC.PIRAPORA/MG")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 