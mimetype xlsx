--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -191,51 +191,51 @@
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>PLANTADEIRAS - COLHEITADEIRAS - ÔNIBUS - ENTRE OUTROS </t>
+          <t>PÁ CASE W20E - PLANTADEIRAS - 3 COLHEITADEIRAS JD - 4 ÔNIBUS VW MASCARELLO</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>15/09/2026 11:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
@@ -273,839 +273,839 @@
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334882", "901")</f>
       </c>
       <c r="B11" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334882", " ÔNIBUS VOLKSWAGEN MASCARELLO GRANMIDI EOD O - ANO 2022/2023 - AZUL - RITM1098719 - FV - LOC. BALSAS/ MA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334882", " ÔNIBUS VOLKSWAGEN MASCARELLO GRANMIDI EOD O - ANO 2022/2023 - AZUL - (VEJA CHECK LIST) - RITM1098719 - FV - LOC. BALSAS/ MA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>260.000,00</t>
+          <t>200.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334886", "902")</f>
       </c>
       <c r="B12" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334886", " ÔNIBUS VOLKSWAGEN MASCARELLO GRANMIDI EOD O - ANO 2022/2023 - AZUL - RITM1098765 - FV - LOC. BALSAS/ MA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334886", " ÔNIBUS VOLKSWAGEN MASCARELLO GRANMIDI EOD O - ANO 2022/2023 - AZUL - (VEJA CHECK LIST) - RITM1098765 - FV - LOC. BALSAS/ MA")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>260.000,00</t>
+          <t>200.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334887", "903")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334887", " ÔNIBUS VOLKSWAGEN MASCARELLO ROMA - ANO 2012/2012 - VERDE - RITM1098834 - FV - LOC. BALSAS/ MA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334887", " ÔNIBUS VOLKSWAGEN MASCARELLO ROMA - ANO 2012/2012 - VERDE - (VEJA CHECK LIST) - RITM1098834 - FV - LOC. BALSAS/ MA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>72.000,00</t>
+          <t>57.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334885", "904")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334885", " ÔNIBUS VOLKSWAGEN MASCARELLO ROMA - ANO 2012/2012 - VERDE - RITM1098967 - FV - LOC. BALSAS/ MA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334885", " ÔNIBUS VOLKSWAGEN MASCARELLO ROMA - ANO 2012/2012 - VERDE - (VEJA CHECK LIST) - RITM1098967 - FV - LOC. BALSAS/ MA")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>72.000,00</t>
+          <t>57.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334883", "1001")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334883", " COLHEITADEIRA DE GRÃOS JOHN DEERE 9750 - ANO 2007 - RITM1063536 - 10105 - PC - LOC. FORMOSA DO RIO PRETO/BA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334883", " COLHEITADEIRA DE GRÃOS JOHN DEERE 9750 - ANO 2007 - (VEJA CHECK LIST) - RITM1063536 - 10105 - PC - LOC. FORMOSA DO RIO PRETO/BA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>81.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334884", "1002")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334884", " COLHEITADEIRA DE GRÃOS JOHN DEERE 9750 - ANO 2008 - RITM1069355 - 10107 - PU - LOC. SANTA FILOMENA/PI")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334884", " COLHEITADEIRA DE GRÃOS JOHN DEERE 9750 - ANO 2008 - (VEJA CHECK LIST) - RITM1069355 - 10107 - PU - LOC. SANTA FILOMENA/PI")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334889", "1003")</f>
       </c>
       <c r="B17" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334889", " COLHEITADEIRA DE GRÃOS JOHN DEERE 1550 - ANO 2002 - RITM0866965 - 60382 - PR - LOC. SAPEZAL/MT")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334889", " COLHEITADEIRA DE GRÃOS JOHN DEERE 1550 - ANO 2002 - (VEJA CHECK LIST) - RITM0866965 - 60382 - PR - LOC. SAPEZAL/MT")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>56.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334890", "1004")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334890", " PLANTADEIRA JOHN DEERE 2130 - ANO 2013 - RITM1036391 - 140093 - PD - LOC. SÃO DESIDÉRIO/BA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334890", " PLANTADEIRA JOHN DEERE 2130 - ANO 2013 - (VEJA CHECK LIST) - RITM1036391 - 140093 - PD - LOC. SÃO DESIDÉRIO/BA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334891", "1005")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334891", " PLANTADEIRA STARA PRIMA 4590 - ANO 2013 - RITM1065498 - 1104 - PC - LOC. FORMOSA DO RIO PRETO/BA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334891", " PLANTADEIRA STARA PRIMA 4590 - ANO 2013 - (VEJA CHECK LIST) - RITM1065498 - 1104 - PC - LOC. FORMOSA DO RIO PRETO/BA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334892", "1006")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334892", " PLANTADEIRA JOHN DEERE 2130 - RITM0968632 - 180212 - PY - LOC. SÃO DESIDÉRIO/BA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334892", " PLANTADEIRA JOHN DEERE 2130 - (VEJA CHECK LIST) - RITM0968632 - 180212 - PY - LOC. SÃO DESIDÉRIO/BA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334888", "1007")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334888", " PLANTADEIRA JOHN DEERE 2130 - RITM0968651 - 180215 - PY - LOC. SÃO DESIDÉRIO/BA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334888", " PLANTADEIRA JOHN DEERE 2130 - (VEJA CHECK LIST) - RITM0968651 - 180215 - PY - LOC. SÃO DESIDÉRIO/BA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334893", "1008")</f>
       </c>
       <c r="B22" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334893", " PLANTADEIRA JOHN DEERE 2130 - RITM0968642 - 180208 - PY - LOC. SÃO DESIDÉRIO/BA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334893", " PLANTADEIRA JOHN DEERE 2130 - (VEJA CHECK LIST) - RITM0968642 - 180208 - PY - LOC. SÃO DESIDÉRIO/BA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334894", "1009")</f>
       </c>
       <c r="B23" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334894", " PLANTADEIRA JOHN DEERE 2126 - ANO 2008 - RITM0568277- 90296 - PC - LOC. FORMOSA DO RIO PRETO/BA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334894", " PLANTADEIRA JOHN DEERE 2126 - ANO 2008 - (VEJA CHECK LIST) - RITM0568277- 90296 - PC - LOC. FORMOSA DO RIO PRETO/BA")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334895", "1010")</f>
       </c>
       <c r="B24" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334895", " PLANTADEIRA JOHN DEERE 2126 - ANO 2010 - RITM0585547- 10090 - PU - LOC. SANTA FILOMENA/PI")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334895", " PLANTADEIRA JOHN DEERE 2126 - ANO 2010 - (VEJA CHECK LIST) - RITM0585547- 10090 - PU - LOC. SANTA FILOMENA/PI")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334896", "1011")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334896", " ENFARDADEIRA JOHN DEERE 560M - ANO 2024 - RITM0894175 - 21139 -PI - LOC. JABORANDI/BA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334896", " ENFARDADEIRA JOHN DEERE 560M - ANO 2024 - (VEJA CHECK LIST) - RITM0894175 - 21139 -PI - LOC. JABORANDI/BA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334897", "1012")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334897", " PÁ CARREGADEIRA CASE W20E - ANO 2012 - RITM0968136 - 180108 - PY - LOC. SÃO DESIDÉRIO/BA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334897", " PÁ CARREGADEIRA CASE W20E - ANO 2012 - (VEJA CHECK LIST) - RITM0968136 - 180108 - PY - LOC. SÃO DESIDÉRIO/BA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>44</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>110.000,00</t>
+          <t>153.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334898", "1013")</f>
       </c>
       <c r="B27" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334898", " KIT QUEIMADOR FORNALHA CAVAQUEIRA IMTAB ICF-70 - ANO 2023 - RITM0694883 - 203400000000 - PE - LOC. BALSAS/MA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334898", " KIT QUEIMADOR FORNALHA CAVAQUEIRA IMTAB ICF-70 - ANO 2023 - (VEJA CHECK LIST) - RITM0694883 - 203400000000 - PE - LOC. BALSAS/MA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334900", "1014")</f>
       </c>
       <c r="B28" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334900", " KIT QUEIMADOR FORNALHA CAVAQUEIRA ENGEMAN CONVERTER 6.0 - ANO 2022 - RITM0694842 - 203400000000 - PE - LOC. BALSAS/MA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334900", " KIT QUEIMADOR FORNALHA CAVAQUEIRA ENGEMAN CONVERTER 6.0 - ANO 2022 - (VEJA CHECK LIST) - RITM0694842 - 203400000000 - PE - LOC. BALSAS/MA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334901", "1015")</f>
       </c>
       <c r="B29" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334901", " KIT QUEIMADOR FORNALHA CAVAQUEIRA ENGEMAN CONVERTER 6.0 - ANO 2022 - RITM0694871 - 203400000000 - PE - LOC. BALSAS/MA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334901", " KIT QUEIMADOR FORNALHA CAVAQUEIRA ENGEMAN CONVERTER 6.0 - ANO 2022 - (VEJA CHECK LIST) - RITM0694871 - 203400000000 - PE - LOC. BALSAS/MA")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334899", "1016")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334899", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW ALTA VAZAO SR 4410-5002 - ANO 2019 - RITM0850982 - 160701 - PU - LOC. SANTA FILOMENA/PI")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334899", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW ALTA VAZAO SR 4410-5002 - ANO 2019 - (VEJA CHECK LIST) - RITM0850982 - 160701 - PU - LOC. SANTA FILOMENA/PI")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334902", "1017")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334902", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDÃO ALTA VAZAO SR 3000 - ANO 2021 - RITM1085556 - 200061 - PF - LOC. NOVA MUTUM/MT")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334902", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDÃO ALTA VAZAO SR 3000 - ANO 2021 - (VEJA CHECK LIST) - RITM1085556 - 200061 - PF - LOC. NOVA MUTUM/MT")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>10.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334904", "1018")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334904", " ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDÃO ALTA VAZÃO SR3000 - ANO 2021 - RITM0154038 - 150610 - PO - LOC. QUERÊNCIA/MT")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334904", " ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDÃO ALTA VAZÃO SR3000 - ANO 2021 - (VEJA CHECK LIST) - RITM0154038 - 150610 - PO - LOC. QUERÊNCIA/MT")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>12.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334907", "1019")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334907", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDÃO ALTA VAZÃO SR 3000 - ANO 2012 - RITM0853251 - 120447 - PU - LOC. SANTA FILOMENA/PI")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334907", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDÃO ALTA VAZÃO SR 3000 - ANO 2012 - (VEJA CHECK LIST) - RITM0853251 - 120447 - PU - LOC. SANTA FILOMENA/PI")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334903", "1020")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334903", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDO SR 174 - ANO 2021 - RITM0924024 - 21140 - PL - LOC. COSTA RICA/MS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334903", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDO SR 174 - ANO 2021 - (VEJA CHECK LIST) - RITM0924024 - 21140 - PL - LOC. COSTA RICA/MS")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334908", "1021")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334908", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDO SR 143 - ANO 2020 - RITM0924250 - 21116 - PL - LOC. COSTA RICA/MS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334908", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDO SR 143 - ANO 2020 - (VEJA CHECK LIST) - RITM0924250 - 21116 - PL - LOC. COSTA RICA/MS")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334909", "1022")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334909", "SISTEMA DE PULVERIZAÇÃO COM 72 SENSORES WEEDSEEKER. - ANO 2020 - RITM0591272 - 202200000152 - PL - LOC. COSTA RICA/MS")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334905", "1023")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334905", " SISTEMA DE PULVERIZAÇÃO WEEDSEEKER (42 ITENS) - ANO 2020 - RITM0616100 - PT - LOC. CHAPADÃO DO SUL/MS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334905", " SISTEMA DE PULVERIZAÇÃO WEEDSEEKER (42 ITENS) - ANO 2020 - (VEJA DESCRITIVO DE ITENS) - RITM0616100 - PT - LOC. CHAPADÃO DO SUL/MS")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334906", "1024")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334906", " ARRANCADOR DE SOQUEIRA DE ALGODÃO JUMIL JM DSA COTTON MIL 6L - ANO 2011 - RITM0873565 - 230112 - PW - LOC. CAMPO NOVO DO PARECIS/PA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334906", " ARRANCADOR DE SOQUEIRA DE ALGODÃO JUMIL JM DSA COTTON MIL 6L - ANO 2011 - (VEJA CHECK LIST) - RITM0873565 - 230112 - PW - LOC. CAMPO NOVO DO PARECIS/PA")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334910", "1025")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334910", " ADUBADEIRA EM LINHA TATU MARCHESAN CPD - ANO 2019 - RITM0963099 - N/A - PO - LOC. QUERÊNCIA/MT")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334910", " ADUBADEIRA EM LINHA TATU MARCHESAN CPD - ANO 2019 - (VEJA CHECK LIST) - RITM0963099 - N/A - PO - LOC. QUERÊNCIA/MT")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>