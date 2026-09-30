--- v0 (2026-08-12)
+++ v1 (2026-09-30)
@@ -277,2319 +277,2319 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334439", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334439", "FREEZER MOD. DA 550; 546 LITROS; 220V")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334441", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334441", "JANELA DE ALUMÍNIO COM 6 FOLHAS TAMANHO 2X1 - NOVA SEM USO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334440", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334440", "JANELA DE ALUMÍNIO COM 6 FOLHAS TAMANHO 2X1 - NOVA SEM USO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334429", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334429", "LOTE C/ BERÇO AMERICANO 2 EM 1; NOAH CLASSIC PÉS MADEIRA E CÔMODA ELFE CLASSIC PÉS MADEIRA MÓVEIS RELLER")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334428", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334428", "JOGO DE RODAS ARO 15 DE CHEVROLET")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.680,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334438", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334438", "JOGO DE RODAS DO CROSSFOX ARO 15")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334435", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334435", "JOGO DE 05 RODAS DE FERRO COM PNEUS ARO 13")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334436", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334436", "JOGO DE RODAS DE FERRO COM ARO 15 MAIS 02 RODAS DE FERRO MEDIDAS DIVERSAS")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334437", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334437", "JOGO DE RODA C/ PNEUS DE S10; MARCA MONACO; MEDIDAS: 205/70R1594P")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334431", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334431", "veja o vídeo!! COMPRESSOR DE AR STORM 10/100 300 10 PÉS 2HP 100 LITROS 110/220V MONOFÁSICO - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334433", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334433", "GERADOR")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334430", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334430", "LOTE C/ 01 LAVADORA DE ALTA PRESSÃO E MANGUEIRA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334432", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334432", "LAVADORA DE ALTA PRESSÃO ELECTROLUX MODELO EWS30")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334434", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334434", "LOTE COM 2 CILINDROS DE GÁS GNV E OUTROS")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334442", "015")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334442", "LOTE C/ 02 PORTÕES; SENDO 01 PORTÃO AUTOMÁTICO C/ MOTOR E 01 PORTÃO DE CORRER - DESMONTADOS, MEDIDAS APROX. NA FOTO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334443", "016")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334443", "PORTA DE VIDRO; MEDIDAS: 3,55M X 2.20M - DESMONTADO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>2.600,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334444", "017")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334444", "PAINEL; MEDIDAS: 2M DE ALTURA X 3.95M DE COMPRIMENTO X 31CM DE PROFUNDIDADE")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334450", "018")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334450", "LOTE C/ 5 ENGATES DIVERSOS")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334446", "019")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334446", "LOTE C/ 4 JOGOS DE BANCO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334449", "020")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334449", "BLOCO DE MOTOR DUCATO DIESEL - COM NUMERAÇÃO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334448", "021")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334448", "MOTOR PARCIAL ETIOS - COM NUMERAÇÃO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334447", "022")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334447", "LOTE C/ CONVERSOR DE TORQUE DE CÂMBIO AUTOMÁTICO E CAIXA DO CÂMBIO AUTOMÁTICO SEM MIOLO DA FIAT TORO 1.8 FLEX 2020")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334451", "023")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334451", "LOTE COM 2 CALHAS DE COZINHA EM INÓX")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334445", "024")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334445", "LOTE C/ 13 SACOS DE PROTETORES E ESPAÇADOS DE VERGALHÃO DIVERSOS")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334463", "025")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334463", "veja o vídeo!! LOTE C/ DIVERSOS ELETRÔNICOS (MAIS INFORMAÇÕES NAS ESPECIFICAÇÕES DO LOTE)")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334452", "026")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334452", "JOGO DE CANCELAS; ENTRADA E SAÍDA - FUNCIONANDO ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334455", "027")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334455", "SENSOR DE PRESENÇA COM CÂMERA - SEM USO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334453", "028")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334453", "JOGO DE CANCELAS; ENTRADA E SAÍDA - FUNCIONANDO ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334466", "029")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334466", "TELEVISÃO DE 50 POLEGADAS MARCA SAMSUNG")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334457", "030")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334457", "FECHADURA DIGITAL")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334467", "031")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334467", "DVD POSITRON - FUNCIONANDO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334456", "032")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334456", "RÁDIO ICOM IC-V8")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>180,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334465", "033")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334465", "MONITOR LED DE 27 POLEGADAS MARCA TOMATE")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334464", "1010")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334464", "TELEVISÃO DE 42 POLEGADAS DA MARCA LG - FUNCIONANDO")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>650,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334458", "1011")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334458", "TELEVISÃO DE 42 POLEGADAS DA MARCA LG - FUNCIONANDO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>650,00</t>
+          <t>750,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334459", "1012")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334459", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334460", "1013")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334460", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334461", "1014")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334461", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334462", "1015")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334462", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334468", "1016")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334468", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334469", "1017")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334469", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334470", "1018")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334470", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334471", "1019")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334471", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334472", "1020")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334472", "PORTA DE GELADEIRA ELETROLUX IM8B ")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334473", "1021")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334473", "PORTA DE GELADEIRA ELETROLUX IM8B ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334474", "1022")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334474", "PORTA DE GELADEIRA ELETROLUX IM8B ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334481", "1023")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334481", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334475", "1024")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334475", "TELEVISÃO TOSHIBA MODELO TVS 43''3 TOSHIBA 43V35MS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334476", "1025")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334476", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334477", "1026")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334477", "TELEVISÃO TOSHIBA MODELO TVS 43''3 TOSHIBA 43V35MS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334478", "1027")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334478", "TELEVISÃO TOSHIBA MODELO TVS 43''3 TOSHIBA 43V35MS  - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334479", "1028")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334479", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334482", "1029")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334482", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334480", "1030")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334480", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334483", "1031")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334483", "TELEVISÃO LG MODELO 50" 50UR8750PSA - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334484", "1032")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334484", "TELEVISÃO LG MODELO 55" 55UF6800 - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334485", "1033")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334485", "TELEVISÃO LG MODELO 65 "65UR8750PSA - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334486", "1034")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334486", "TELEVISÃO LG MODELO 65" OLED65CXPSA - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334487", "1037")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334487", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334488", "1038")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334488", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334489", "1039")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334489", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334490", "1040")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334490", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334491", "1041")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334491", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334492", "1042")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334492", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334493", "1043")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334493", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334494", "1044")</f>
       </c>
       <c r="B76" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334494", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334495", "1045")</f>
       </c>
       <c r="B77" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334495", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334496", "1046")</f>
       </c>
       <c r="B78" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334496", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334497", "1047")</f>
       </c>
       <c r="B79" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334497", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334498", "1048")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334498", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334499", "1049")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334499", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334510", "1050")</f>
       </c>
       <c r="B82" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334510", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334501", "1051")</f>
       </c>
       <c r="B83" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334501", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334502", "1052")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334502", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334503", "1054")</f>
       </c>
       <c r="B85" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334503", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334504", "1055")</f>
       </c>
       <c r="B86" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334504", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334505", "1056")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334505", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334506", "1057")</f>
       </c>
       <c r="B88" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334506", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334507", "1058")</f>
       </c>
       <c r="B89" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334507", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334508", "1059")</f>
       </c>
       <c r="B90" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334508", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334509", "1060")</f>
       </c>
       <c r="B91" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334509", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334500", "1061")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334500", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>