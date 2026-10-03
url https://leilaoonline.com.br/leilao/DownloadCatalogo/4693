--- v0 (2026-08-13)
+++ v1 (2026-10-03)
@@ -142,100 +142,100 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F49"/>
+  <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>TRATORES - TRANSBORDOS - COLHEDORAS </t>
+          <t>FORD CARGO 1317 - MB L1418 E L1113 POLIGUINDASTE - TRATORES - TRANSBORDOS - COLHEDORAS </t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>03/09/2026 11:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
@@ -270,1137 +270,1193 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334379", "1500")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334377", "1501")</f>
       </c>
       <c r="B11" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334379", " REBOQUE/RANDON RQ CA; CANA PICADA. - REF.1500/710040 - LOC. OLÍMPIA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334377", " SUCATA CARRETEL DE IRRIGAÇÃO IRRIGABRASIL 140 GSV; ANO 2004. - REF.1501/55961 - LOC. GUARACI/SP")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>5.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334377", "1501")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334380", "1502")</f>
       </c>
       <c r="B12" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334377", " SUCATA CARRETEL DE IRRIGAÇÃO IRRIBABRASIL 140 GSV; ANO 2004. - REF.1501/55961 - LOC. GUARACI/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334380", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2014. - REF.1502/992189 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334380", "1502")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334378", "1503")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334380", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2014. - REF.1502/992189 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334378", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14000; ANO 2017. - REF.1503/50467 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334378", "1503")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334381", "1504")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334378", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14000; ANO 2017. - REF.1503/50467 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334381", " SUCATA DE COLHEDORA DE CANA CASE A8800;(INCENDIADA) - ANO 2018. - REF.1504/54028 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>6.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334381", "1504")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334384", "1505")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334381", " SUCATA DE COLHEDORA DE CANA CASE A8800;(INCENDIADA) - ANO 2018. - REF.1504/54028 - LOC. OLÍMPIA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334384", " SUCATA DE COLHEDORA DE CANA CASE A8800; ANO 2016. - REF: 1505/54021 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334384", "1505")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334385", "1506")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334384", " SUCATA DE COLHEDORA DE CANA CASE A8800; ANO 2016. - REF: 1505/54021 - LOC. OLÍMPIA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334385", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2014. - REF.1506/992192 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334385", "1506")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334383", "1507")</f>
       </c>
       <c r="B17" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334385", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2014. - REF.1506/992192 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334383", " TRANSBORDO DE CANA PICADA SANTA IZABEL TASI 14.000; ANO 2017. - REF.1507/50462 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334383", "1507")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334382", "1508")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334383", " TRANSBORDO DE CANA PICADA SANTA IZABEL TASI 14.000; ANO 2017. - REF.1507/50462 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334382", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14000; ANO 2017. - REF.1508/8815 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334382", "1508")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334386", "1509")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334382", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14000; ANO 2017. - REF.1508/8815 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334386", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2013. - REF.1509/800293 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334386", "1509")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334387", "1510")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334386", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2013. - REF.1509/800293 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334387", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14.000. - REF.1510/992193 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334387", "1510")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334388", "1511")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334387", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14.000. - REF.1510/992193 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334388", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14.000. - REF.1511/50464 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334388", "1511")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334390", "1512")</f>
       </c>
       <c r="B22" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334388", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14.000. - REF.1511/50464 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334390", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2014. - REF.1512/992187 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334390", "1512")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334389", "1513")</f>
       </c>
       <c r="B23" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334390", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2014. - REF.1512/992187 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334389", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO: 2014. - REF.1513/992195 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334389", "1513")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334392", "1514")</f>
       </c>
       <c r="B24" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334389", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO: 2014. - REF.1513/992195 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334392", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO: 2014. - REF.1514/992204 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334392", "1514")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334391", "1515")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334392", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO: 2014. - REF.1514/992204 - LOC. GUARACI/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334391", " TRATOR DE PNEUS NEW HOLLAND T7.240 4X4; ANO 2017. - REF.1515/50914 - LOC. GUARACI/ SP")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>40</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>69.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334391", "1515")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334393", "1516")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334391", " TRATOR DE PNEUS NEW HOLLAND T7.240 4X4; ANO 2017. - REF.1515/50914 - LOC. OLÍMPIA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334393", " TRATOR DE PNEUS JOHN DEERE 7210J 4X4; ANO 2011. - REF: 1516/50709 - LOC. GUARACI/SP")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>53.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334393", "1516")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334394", "1517")</f>
       </c>
       <c r="B27" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334393", " TRATOR DE PNEUS JOHN DEERE 7210J 4X4; ANO 2011. - REF: 1516/50709 - LOC. GUARACI/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334394", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4; ANO 2013. - REF: 1517/50903  -  LOC. GUARACI/SP")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>44.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334394", "1517")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334397", "1518")</f>
       </c>
       <c r="B28" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334394", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4; ANO 2013. - REF: 1517/50903  -  LOC. GUARACI/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334397", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4; ANO 2013. - REF: 1518/50904 - LOC. GUARACI/SP")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>38.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334397", "1518")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334395", "1519")</f>
       </c>
       <c r="B29" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334397", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4; ANO 2013. - REF: 1518/50904 - LOC. GUARACI/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334395", " 01 ELIMINADOR DE SOQUEIRAS AGROMATÃO. - REF.1519/8528 - LOC. OLÍMPIA/SP ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334395", "1519")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334396", "1520")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334395", " 01 ELIMINADOR DE SOQUEIRAS AGROMATÃO. - REF.1519/8528 - LOC. OLÍMPIA/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334396", "TRATOR DE PNEUS JOHN DEERE 7715 4x4 - ANO 2010 - REF: 1520/4420 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>32.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334396", "1520")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334398", "1521")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334396", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4. - REF: 1520/4420 - LOC. OLÍMPIA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334398", " CAMINHÃO FORD/CARGO 1317 E ; ANO 2010/2011; BRANCA; (BORRACHEIRO). - REF.1521/1282 - LOC. OLÍMPIA/SP ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>46</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>83.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334398", "1521")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334399", "1522")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334398", " CAMINHÃO FORD/CARGO 1317 E ; ANO 2010/2011; BRANCA; (BORRACHEIRO). - REF.1521/1282 - LOC. OLÍMPIA/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334399", " SUCATA TRATOR DE PNEUS NEW HOLLAND T8.385 4X4; ANO 2014. - REF: 1522/4710 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>31</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>31.000,00</t>
+          <t>25.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334399", "1522")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334401", "1523")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334399", " SUCATA TRATOR DE PNEUS NEW HOLLAND T8.385 4X4; ANO 2014. - REF: 1522/4710 - LOC. OLÍMPIA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334401", " SUCATA TRATOR DE PNEUS NEW HOLLAND 4X4. - REF: 1523/4725 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>34</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>27.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334401", "1523")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334402", "1524")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334401", " SUCATA TRATOR DE PNEUS NEW HOLLAND 4X4. - REF: 1523/4725 - LOC. OLÍMPIA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334402", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1524/4573 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>52.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334402", "1524")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334400", "1526")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334402", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1524/4573 - LOC. OLÍMPIA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334400", " SUCATA COLHEDORA DE CANA JOHN DEERE CH570 ESTEIRA; ANO 2016. - REF: 1526/450047 - LOC. TANABI/SP")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334400", "1526")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334403", "1527")</f>
       </c>
       <c r="B36" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334400", " SUCATA COLHEDORA DE CANA JOHN DEERE CH570 ESTEIRA; ANO 2016. - REF: 1526/450047 - LOC. TANABI/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334403", " SUCATA COLHEDORA DE CANA JOHN DEERE CH570 ESTEIRA; ANO 2016. - REF: 1527/4577 - LOC. TANABI/SP")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334403", "1527")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334408", "1528")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334403", " SUCATA COLHEDORA DE CANA JOHN DEERE CH570 ESTEIRA; ANO 2016. - REF: 1527/4577 - LOC. TANABI/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334408", " SUCATA COLHEDORA DE CANA JOHN DEERE CH570 ESTEIRA; ANO 2017. - REF: 1528/450051 - LOC. TANABI/SP")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334408", "1528")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334406", "1529")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334408", " SUCATA COLHEDORA DE CANA JOHN DEERE CH570 ESTEIRA; ANO 2017. - REF: 1528/450051 - LOC. TANABI/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334406", " SUCATA DE REBOQUE DOLLY; (SEM DIREITO A DOCUMENTAÇÃO) - REF.1529/7655 - LOC. TANABI/ SP ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334406", "1529")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334404", "1530")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334406", " SUCATA DE REBOQUE DOLLY; (SEM DIREITO A DOCUMENTAÇÃO) - REF.1529/7655 - LOC. OLÍMPIA/SP ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334404", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4; ANO 2013. - REF: 1530/410058 - LOC. COLINA/SP")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>37.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334404", "1530")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334405", "1531")</f>
       </c>
       <c r="B40" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334404", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4; ANO 2013. - REF: 1530/410058 - LOC. COLINA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334405", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1531/4571 - LOC. COLINA/SP")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334405", "1531")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334409", "1532")</f>
       </c>
       <c r="B41" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334405", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1531/4571 - LOC. COLINA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334409", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2017. - REF: 1532/450053 - LOC. COLINA/SP")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>52.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334409", "1532")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334407", "1533")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334409", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2017. - REF: 1532/450053 - LOC. COLINA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334407", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1533/11080 - LOC. COLINA/SP")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334407", "1533")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334410", "1534")</f>
       </c>
       <c r="B43" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334407", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1533/11080 - LOC. COLINA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334410", " SUCATA COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2017. - REF: 1534/11109 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>37</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>24.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334410", "1534")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334413", "1535")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334410", " SUCATA COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2017. - REF: 1534/11109 - LOC. GUAÍRA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334413", " SUCATA TRATOR DE PNEUS JOHN DEERE 7210J 4X4; ANO 2011. - REF: 1535/10949 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>5.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334413", "1535")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334411", "1536")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334413", " SUCATA TRATOR DE PNEUS JOHN DEERE 7210J 4X4; ANO 2011. - REF: 1535/10949 - LOC. GUAÍRA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334411", "TRATOR DE PNEUS JOHN DEERE 7215 4X4, ANO 2010. - REF: 1536/10754 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>36.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334411", "1536")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334414", "1537")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334411", "TRATOR DE PNEUS JOHN DEERE 7215 4X4, ANO 2010. - REF: 1536/10754 - LOC. GUAÍRA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334414", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2013. - REF.1537/800262 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334414", "1537")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334415", "1538")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334414", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2013. - REF.1537/800262 - LOC. GUAÍRA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334415", " SUCATA COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2017. - REF: 1538/ 11110 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334415", "1538")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334412", "1539")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334415", " SUCATA COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2017. - REF: 1538/ 11110 - LOC. GUAÍRA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334412", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1539/4578 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334412", "1539")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335331", "1540")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334412", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1539/4578 - LOC. GUAÍRA/SP")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335331", "CAMINHÃO POLIGUINDASTE MERCEDES BENZ L1418 EL - ANO 2002/2002 - BRANCO - REF: 1130 - LOC. COLINA/SP")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>45</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335332", "1541")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335332", "SUCATA DE ARMÁRIO DESLIZANTE - LOC. OLÍMPIA/SP")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335334", "1542")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/335334", "CAMINHÃO POLIGUINDASTE MERCEDES BENZ L1113 - ANO 1971/1971 - AMARELO - REF: 1118 - LOC. OLÍMPIA/SP")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>30.500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>