--- v0 (2026-07-31)
+++ v1 (2026-10-11)
@@ -277,1115 +277,1115 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333705", "003")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333705", "veja o vídeo!! CHEV/TRACKER 12T A PR; 2023/2024; VERMELHA; ALCO./GASOL. - FUNC. - IPVA 2026 OK - FIPE APROX.: R$ 117.502,00")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>44</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>33.000,00</t>
+          <t>72.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333695", "005")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333695", "veja o vídeo!! I/VW JETTA GLI; 2023/2023; CINZA; GASOLINA - FUNC. - IPVA 2026 OK - FIPE APROX.: R$ 187.135,00")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>71</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>55.000,00</t>
+          <t>123.750,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333698", "010")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333698", "veja o vídeo!! VW/T CROSS TSI; 2024/2025; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>90</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>75.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333700", "015")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333700", "veja o vídeo!! VW/VIRTUS MB; 2024/2025; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK - APROX. 4.600KM")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>42.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333727", "020")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333727", "veja o vídeo!! PEUGEOT/208 ACTIVE MT; 2017/2018; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333707", "023")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333707", "veja o vídeo!! I/BMW 320I; 2019/2020; PRETA; GASOLINA - FUNCIONANDO - FIPE APROX.: R$ 179.083,00")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>50</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>55.000,00</t>
+          <t>140.750,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>1750.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333717", "025")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333717", "veja o vídeo!! FIAT/SIENA ATTRACTIV 1.4; 2017/2017; PRATA; GASOL./ALCO./GNV - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>13.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333720", "030")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333720", "veja o vídeo!! CHEV/TRACKER T A LT; 2022/2023; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>59.250,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333724", "035")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333724", "veja o vídeo!! VW/FOX 1.6 PLUS; 2008/2009; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>12.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333722", "040")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333722", "HYUNDAI/HB20S 1.6M COMF; 2016/2016; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>13.000,00</t>
+          <t>19.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333725", "045")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333725", "veja o vídeo!! FIAT/DOBLO ATTRACTIV 1.4; 2016/2016; PRATA; ALCO./GASOL.; C/ 7 LUGARES - FUNC. - IPVA 2026 OK")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>22.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333710", "050")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333710", "veja o vídeo!! GM/CORSA HATCH MAXX; 2008/2009; BRANCA; ALCO./GASOL. - FUNCIONANDO ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>10.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333714", "055")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333714", "veja o vídeo!! MMC/ASX GLS 2WD; 2019/2020; VERMELHA; ALCO./GASOL. - FUNC. - FIPE APROX.: R$ 86.639,00")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>31.250,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333719", "060")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333719", "PEUGEOT/208 GRIFFE A; 2013/2014; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333712", "065")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333712", "veja o vídeo!! TOYOTA/ETIOS HB X 13L MT; 2017/2018; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>26.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333715", "070")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333715", "veja o vídeo!! FIAT/PALIO ATTRACTIV 1.0; 2014/2014; VERMELHA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>13.000,00</t>
+          <t>13.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333690", "080")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333690", "veja o vídeo!! HONDA/SHADOW 750; 2005/2006; PRETA; GASOLINA - FUNCIONANDO  - IPVA 2026 OK")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>48</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>18.750,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333687", "085")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333687", "veja o vídeo!! CITROEN/C4CACTUS FEEL AT; 2022/2023; PRETA; ALCO./GASOL. - FUNC. - FIPE APROX.: R$ 79.935,00")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>46.750,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333686", "090")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333686", "veja o vídeo!! HYUNDAI/CRETA 20A PRESTI; 2017/2017; BRANCA; ALCO./GASOL. - FUNC. - IPVA 2026 OK - FIPE APROX.: R$ 85.730,00")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>59</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>54.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333689", "095")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333689", "veja o vídeo!! I/KIA PICANTO EX3 1.0L; 2010/2010; PRATA; GASOLINA - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>17</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>13.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333692", "100")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333692", "veja o vídeo!! CHEVROLET/ONIX 10MT JOYE; 2017/2018; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>15.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333688", "105")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333688", "veja o vídeo!! FIAT/PALIO SPORTING 1.6; 2013/2013; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>13.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333706", "110")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333706", "veja o vídeo!! VW/FOX 1.0 ROUTE; 2007/2008; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>12.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333713", "115")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333713", "veja o vídeo!! I/FIAT SIENA EL 1.4 FLEX; 2014/2015; PRETA; GASOL./ALCO./GNV - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333716", "120")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333716", "veja o vídeo!! RENAULT/SANDERO STEP 16; 2016/2017; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333697", "125")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333697", "veja o vídeo!! CHEV/TRACKER T A LT; 2022/2023; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333691", "130")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333691", "veja o vídeo!! CHEV/ONIX 10MT LT2; 2024/2025; PRETA; ALCO./GASOL. - FUNC. - IPVA 2026 OK - APROX. 9.850KM - FIPE APROX.: R$ 73.211,00")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>54</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>46.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333709", "135")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333709", "CHEVROLET/CELTA 1.0L LS; 2011/2012; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>6.200,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333703", "140")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333703", "veja o vídeo!! VW/GOL MPI; 2022/2023; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>17.000,00</t>
+          <t>21.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333693", "145")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333693", "veja o vídeo!! HONDA/FIT EX CVT; 2015/2015; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>46</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>44.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333711", "150")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333711", "veja o vídeo!! CITROEN/C3 PTECH M TEND; 2017/2017; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333718", "155")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333718", "veja o vídeo!! GM/ZAFIRA ELITE; 2011/2012; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333723", "160")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333723", "veja o vídeo!! CITROEN/AIRCROSS LIVE MT; 2018/2019; VERMELHA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>17.000,00</t>
+          <t>17.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333699", "165")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333699", "veja o vídeo!! FIAT/PALIO ATTRACTIV 1.0; 2017/2017; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333701", "170")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333701", "veja o vídeo!! HONDA/FIT LXL; 2008/2008; PRATA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>21.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333696", "175")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333696", "veja o vídeo!! FIAT/DOBLO ESSENCE 1.8; 2012/2013; BRANCA; ALCO./GASOL.; 7 LUGARES - FUNCIONANDO")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>16.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333694", "180")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333694", "veja o vídeo!! I/KIA SPORTAGE EX2 OFFG4; 2015/2015; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333708", "185")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333708", "veja o vídeo!! I/FORD EDGE 3.5; 2016/2016; PRATA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333729", "190")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333729", "veja o vídeo!! TRICICLO ELÉTRICO - FUNCIONANDO")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>