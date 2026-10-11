--- v0 (2026-07-23)
+++ v1 (2026-10-11)
@@ -142,100 +142,100 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F50"/>
+  <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>TRATORES -  REBOQUES - PLANTADORAS - VEÍCULOS OROCH - DUCATO - COROLLA</t>
+          <t>17 HONDA  NXR 160 BROS 22/24 - COROLLA - HILUX - CAMINHÕES - ENFARDADORAS - PÁ CAT - UTILITARIOS - TRATORES - ADUBADOR</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>13/08/2026 11:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
@@ -273,1162 +273,1778 @@
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333254", "1100")</f>
       </c>
       <c r="B11" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333254", " APROX.       ITENS DE MATERIAIS ADMINISTRATIVO: BOBINAS/ PASTA SUSPENSA/ KIT IMPRESSORA - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333254", " APROX. 270 ITENS DE MATERIAIS ADMINISTRATIVO: BOBINAS/ PASTA SUSPENSA/ KIT IMPRESSORA - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333249", "1101")</f>
       </c>
       <c r="B12" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333249", " APROX.       ITENS DE MANUTENÇÃO E IRRIGAÇÃO - ROTORES DE INOX - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333249", " APROX. 2.925 ITENS DE MANUTENÇÃO E IRRIGAÇÃO - ROTORES DE INOX - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333251", "1102")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333251", " APROX.       ITENS DE MANUTENÇÃO INDUSTRIAL: ROTORES/ MODULOS/ROLAMENTOS - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333251", " APROX. 6.671 ITENS DE MANUTENÇÃO INDUSTRIAL: ROTORES / MODULOS / ROLAMENTOS - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>96.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333250", "1103")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333250", " APROX.       ITENS DE MANUTENÇÃO AGRÍCOLA: ROLAMENTOS/MANCAIS - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333250", " APROX. 30.429 ITENS DE MANUTENÇÃO AGRÍCOLA: ROLAMENTOS/MANCAIS - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>14.000,00</t>
+          <t>27.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333252", "1104")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333252", " APROX.       ITENS DE MANUTENÇÃO AUTOMOTIVO: ROTOR/ CONTROLADOR/ PAINEL/ CILINDRO/ RADIADORES - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333252", " APROX. 7.876 ITENS DE MANUTENÇÃO AUTOMOTIVO: ROTOR/ CONTROLADOR/ PAINEL/ CILINDRO/ RADIADORES - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333253", "1105")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333253", " APROX.       ITENS DE LUBRIFICANTES E GASES: ÓLEO TRANSMISSÃO/ ÓLEO SEMI/ GASES REFRIGERANTES - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333253", " APROX. 1.490 ITENS DE LUBRIFICANTES E GASES: ÓLEO TRANSMISSÃO/ ÓLEO SEMI/ GASES REFRIGERANTES - (VEJA DESCRITIVO DE ITENS) - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>7.100,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333255", "1106")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333255", " TRANSBORDO DE ARRASTO - FR70017 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>3.400,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333258", "1107")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333258", " TRANSBORDO DE ARRASTO - FR70011 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333256", "1108")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333256", " FIAT/ DUCATO AMBULÂNCIA - ANO 2011/2011 - BRANCO - FR11036 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>34.250,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333257", "1109")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333257", " CAMINHÃO VOLVO/VM 260 6X4R - ANO 2010/2010 - BRANCO - (COMBOIO) - FR20044 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>52</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>92.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333261", "1110")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333261", " RENAULT/OROCH 16 4X2 - ANO 2019/2020 - PRATA - FR11119 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>30</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>22.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333259", "1111")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333259", " RENAULT/OROCH 16 4X2 - ANO 2020/2021 - BRANCA - FR11129 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>9.000,00</t>
+          <t>20.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333260", "1112")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333260", " TOYOTA COROLLA ALTIS HV - ANO 2020/2020 - BRANCA - FR11118 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>53</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>92.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333262", "1113")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333262", " I/TOYOTA HILUX CDSRVA4GF - ANO 2020/2020 - BRANCA - FR11130 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>61</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>121.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333263", "1114")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333263", " RENAULT/OROCH 16 4X2 - ANO 2020/2021 - BRANCA - FR11132 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>9.000,00</t>
+          <t>22.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333264", "1115")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333264", " RENAULT/OROCH 16 4X2 - ANO 2020/2021 - BRANCA - FR11131 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>9.000,00</t>
+          <t>24.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333266", "1116")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333266", " RENAULT/OROCH 16 4X2 - ANO 2021/2022 - BRANCA - FR11150 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>22.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333265", "1117")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333265", " RENAULT/OROCH 16 4X2 - ANO 2020/2021 - BRANCA - FR11137 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>30</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>9.000,00</t>
+          <t>25.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333271", "1118")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333271", " RENAULT/OROCH 16 4X2 - ANO 2020/2021 - BRANCA - FR11135 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>34</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>9.000,00</t>
+          <t>25.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333272", "1119")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333272", " CAMINHÃO VOLKSWAGEN 26.260 E - ANO 2010/2010 - BRANCO (PIPA) - FR20029 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>17</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>67.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333267", "1120")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333267", " REBOQUE SEMEADORA - FR60075 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>15.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333277", "1121")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333277", " CAMINHÃO VOLVO/VM 260 6X4R - ANO 2010/2010 - BRANCO - (TRANSBORDO) -FR20050 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>45.000,00</t>
+          <t>53.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333280", "1122")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333280", " TRATOR JOHN DEERE 7815 - ANO 2010 - (PREPARO DE SOLO) - FR30050 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>42.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333270", "1123")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333270", " PÁ CARREGADEIRA - ANO 2020 - FR30164 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>41</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>80.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333281", "1124")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333281", " COBRIDOR - FR60190 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333268", "1128")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333268", " PLANTADORA DE MUDAS MPB - FR80010 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333273", "1129")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333273", " PLANTADORA DE MUDAS MPB - FR80012 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333269", "1130")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333269", " ADUBADORA DE ARRASTO - FR60299 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333275", "1131")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333275", " PLANTADORA DE MUDAS MPB - FR80011 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333274", "1132")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333274", " PLANTADORA DE MUDAS MPB - FR80013 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>1.400,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333276", "1133")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333276", " ROLO DESTORROADOR - FR60118 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333278", "1135")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333494", "1134")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333278", " REBOQUE FREE HOBBY FH1 - ANO 2014/2014 - PRETA (REBOQUE DE MOTOCICLETAS) - FR60150 - LOC. JOÃO PINHEIRO/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333494", "GRADE ARADORA DE DISCOS TATU MARCHESAN RC35 - FR60255 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>5.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333279", "1136")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333278", "1135")</f>
       </c>
       <c r="B43" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333279", " MOTOR 16 VALVULAS YANMAR - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333278", " REBOQUE FREE HOBBY FH1 - ANO 2014/2014 - PRETA (REBOQUE DE MOTOCICLETAS) - FR60150 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.200,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333282", "1137")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333279", "1136")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333282", " MOTOR ESTACIONÁRIO - FR60327 - LOC. JOÃO PINHEIRO/MG ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333279", " MOTOR 16 VALVULAS YANMAR - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333283", "1138")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333282", "1137")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333283", " MOTOR 16 VALVULAS YANMAR - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333282", " MOTOR ESTACIONÁRIO - FR60327 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>800,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333284", "1139")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333283", "1138")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333284", " MOTOR 16 VALVULAS YANMAR - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333283", " MOTOR 16 VALVULAS YANMAR - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>1.200,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333288", "1140")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333284", "1139")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333288", " MOTOR YANMAR - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333284", " MOTOR 16 VALVULAS YANMAR - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>1.200,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333287", "1141")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333288", "1140")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333287", " CARRETA ÁREA DE VIVÊNCIA - FR60114 - LOC. JOÃO PINHEIRO/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333288", " MOTOR YANMAR - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333285", "1142")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333287", "1141")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333285", " MÁQUINA LAVAR ROUPA /MÁQUINA SECAR ROUPA - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333287", " CARRETA ÁREA DE VIVÊNCIA - FR60114 - LOC. JOÃO PINHEIRO/MG")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>250,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333285", "1142")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333285", " MÁQUINA LAVAR ROUPA /MÁQUINA SECAR ROUPA - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>22.250,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333286", "1143")</f>
       </c>
-      <c r="B50" s="4" t="s">
+      <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333286", " ALEIRADOR - FR60139 - LOC. JOÃO PINHEIRO/MG ")</f>
       </c>
-      <c r="C50" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F50" s="4" t="inlineStr">
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333495", "1144")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333495", "ADUBADOR - FR30108 - LOC. JOÃO PINHEIRO/MG ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>46.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333496", "1145")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333496", "CAMINHÃO VOLVO/ VM 260 6X4R - ANO 2010/2010 - BRANCO - FR20054 - (VENDA SEM MOTOR) - LOC. JOÃO PINHEIRO/MG ")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333497", "1146")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333497", "SOPRADOR STIHL - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333498", "1147")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333498", "CAPOTA CARROCERIA OROCH - S/FR - LOC. JOÃO PINHEIRO/MG ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333786", "1148")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333786", " HONDA/NXR160 BROS ESDD; ANO 2022/2022; VERMELHA. - FR10182 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333788", "1149")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333788", " HONDA/NXR160 BROS ESDD; ANO 2022/2022; VERMELHA. - FR10183 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>8.750,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333787", "1150")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333787", " HONDA/NXR160 BROS ESDD; ANO 2022/2022; VERMELHA. - FR10184 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333791", "1151")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333791", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; PRETA. - FR10186 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>10.250,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333790", "1152")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333790", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; PRETA. - FR10187 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333792", "1153")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333792", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; VERMELHA. - FR10188 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>10.750,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333793", "1154")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333793", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; VERMELHA. - FR10189 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>9.250,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333794", "1155")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333794", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; VERMELHA. -( MOTOR FUNDIDO). -  FR10190 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>8.750,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333795", "1156")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333795", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; VERMELHA. - FR10191 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>10.750,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333796", "1157")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333796", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; PRETA. - FR10192 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333789", "1158")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333789", " HONDA/NXR160 BROS ESDD; ANO 2021/2022; VERMELHA. - FR10181- JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333798", "1159")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333798", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; VERMELHA. - (MOTOR FUNDIDO). - FR10193 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333799", "1160")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333799", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; VERMELHA. - FR10194 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333800", "1161")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333800", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; PRETA. - FR10197 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333797", "1162")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333797", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; PRETA. - FR10195 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333801", "1163")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333801", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; PRETA. - FR10199 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333802", "1164")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333802", " HONDA/NXR160 BROS ESDD; ANO 2024/2024; PRETA. - FR10200 - JOÃO PINHEIRO/MG")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>