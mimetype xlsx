--- v0 (2026-07-21)
+++ v1 (2026-10-11)
@@ -142,116 +142,116 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F98"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>Guincho Villares • Gerador de En. • Guincho de Elev. • Britador Cônico • Calandra • Outros</t>
+          <t>Pá Carreg. Hyundai • Tratores • Britadores • Grades Aradoras • Semeadoras • Pulverizadores • Outros</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>13/08/2026 11:30</t>
+          <t>14/08/2026 11:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Leiloeiro</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>Ricardo Miranda de Souza</t>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1"/>
@@ -270,185 +270,2509 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333225", "001")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333806", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333225", "CALANDRA DE 1.60M DE COMPRIMENTO; EIXOS DE 10 POLEGADAS; DOBRA CHAPA ATÉ 1 E 1/4")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333806", "CARRETA PARA TRANSPORTE DE PLATAFORMA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>1.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333226", "002")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333807", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333226", "BRITADOR CÔNICO MARCA FAÇO 120F C/ MOTOR ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333807", "DISTRIBUIDOR STARA HÉRCULES 10000 INÓX; ANO 2017; PESO: 3.807KG; CAP. DE CARGA: 5M³ - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>46</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>51.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333227", "003")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333808", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333227", "GUINCHO PARÁ 40 TON.; MARCA VILLARES - EQUIP. FUNCIONANDO")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333808", "ADUBADORA / DISTRIBUIDOR AGRÍCOLA; MARCA JMI; MODELO JM5050-TD - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>60.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333228", "004")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333809", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333228", "GUINCHO DE ELEVAÇÃO PARA ELÉTRICA DE ALTA TENSÃO")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333809", "TRATOR COM ADAPTAÇÃO PARA EMPILHADEIRA; CONFIG.: 4X2 - EQUIP. FUNCIONANDO - MAIS INFO. NAS ESPECIFICAÇÕES.")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>34</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>18.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333229", "005")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333810", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333810", "CARROCERIA GRANELEIRA; MARCA: IMAVI; MODELO: TP 6518 AC; ESTR. DESTINADA AO TRANSP. DE GRÃOS - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333811", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333811", "TRATOR MARCA: VALMET; MODELO/TIPO: 980; TRAÇÃO: 4X4; MOTOR TURBO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333812", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333812", "CALDEIRA INDUSTRIAL; MARCA: ATA; MODELO: MP-810; ANO 1994; FLAMOTUBULAR - EQUIP. FUNCIONANDO - MAIS INFO. NAS ESPECIFICAÇÕES")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333813", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333813", "BRITADOR DE MANDÍBULA MARCA PLANG MODELO 9026; EQUIP. COM MOTOR WEG - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>54.250,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333814", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333814", "PLANTADEIRA MARCA VALTRA; ANO 2023; CONF.: 10 LINHAS - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333815", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333815", "FLUTUANTE; DIMENSÕES: 8,00 M X 5,20 M; BASE EM FIBRA; CAP. APROX. PARA 25 PESSOAS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333816", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333816", "PÁ CARREGADEIRA VOLVO COM MOTOR - DESMONTADA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>20.200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333817", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333817", "REBOQUE DE ABASTECIMENTO MARCA BOMBAS ANDRADE; CAP. 5.000 LITROS; DATA DE FAB.: 15/06/2007")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333818", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333818", "LOTE COM APROX. 30 UNIDADES DE ESTRUTURAS E COMPONENTES METÁLICOS DESTINADOS A CARREGADORES FRONTAIS E/OU IMPL. DE TRATORES")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334516", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334516", "veja o vídeo!! GERADOR 150 KVA CABINADO E SILENCIADO - MAIS INFO. NAS ESPECIFICAÇÕES")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334517", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334517", "GERADOR 500 KVA CABINADO; MOTOR CUMMINS NTA855; GABINETE BRUSHLESS; TENSÃO TRIFÁSICO 220V/380V (CORRENTE ATÉ 800A) - FUNCIONANDO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>46.750,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333853", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333853", "ESCAVADEIRA HIDRÁULICA MARCA CATERPILLAR MODELO 320DL; ANO 2017; CABINE FECHADA - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>134.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333854", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333854", "UNIDADE PARCIALMENTE DESMONTADA DE ESCAVADEIRA SOBRE ESTEIRAS; CABINE PRESENTE; MOTOR INSTALADO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333858", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333858", "PÁ CARREGADEIRA MARCA HYUNDAI MODELO HL770-7A; ANO 2011 - EQUIP. FUNCIONANDO, FALTANDO APENAS O DIFERENCIAL")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>18.950,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333859", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333859", "BRITADOR DE MANDÍBULA MARCA TELSMITH; MODELO / MEDIDA: 100/80 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>202.900,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333860", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333860", "TRATOR AGRÍCOLA MARCA MASSEY FERGUSON MODELO MF 5709; ANO 2018/2019 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>85.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333861", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333861", "BATE-ESTACA SOBRE ESTEIRAS MARCA XUZHOU MODELO JZU60; ANO 2012 - EQUIP. FUNCIONANDO - MAIS INFO. NAS ESPECIFICAÇÕES")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333862", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333862", "GRADE ARADORA; MARCA BALDAN; MODELO CRI; 24 DISCOS RECORTADOS DE 28 POL.; ANO 2020; CONTROLE REMOTO - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>16.150,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333863", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333863", "SUBSOLADOR / ESCARIFICADOR MARCA STARA; MODELO FOX 11H; ANO 2020; 11 HASTES; PESO: 3.820KG - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>26.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333864", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333864", "CONJUNTO MOTOBOMBA; MARCA KSB; MODELO WKL 80/5; ANO DE FABR. 1979 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333865", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333865", "TRITURADOR / MOINHO FORRAGEIRO ESTACIONÁRIO PARA FORRAGENS E MATERIAIS AGRÍCOLAS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333866", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333866", "MOINHO / TRITURADOR DE GRÃOS ESTACIONÁRIO - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333867", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333867", "SEMEADORA - ADUBADEIRA MARCA CASE IH; MODELO 3215 EASY RISER - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>43.600,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333868", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333868", "PLANTADEIRA / SEMEADORA - ADUBADORA MARCA SEMEATO; MODELO MASTER 13/15; 13 LINHAS; SISTEMA DE PLANTIO DIRETO - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333869", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333869", "PULVERIZADOR AUTOPROPELIDO; MARCA STARA; MODELO GLADIATOR; ANO 2012; SISTEMA HIDROSTÁTICO 4X4 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>45.550,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333870", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333870", "TRATOR VALTRA / VALMET MODELO 1680; TRAÇÃO 4X4 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>43.750,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333871", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333871", "TRATOR AGRÍCOLA MARCA VALTRA; MODELO BM110; TRAÇÃO 4X4 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>42.800,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333872", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333872", "TRATOR AGRÍCOLA MARCA CASE IH; MODELO MXM 165; TRATOR CABINADO - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>63.950,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333873", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333873", "ROTATIVA / ENXADA ROTATIVA AGRÍCOLA PARA PREPARO DO SOLO - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333874", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333874", "PLANTADEIRA; MARCA JUMIL; MODELO JM 2400; ANO 2005; 5 LINHAS; SISTEMA PNEUMÁTICO A VÁCUO - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333875", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333875", "TRINCHA AGRÍCOLA MARCA HM AGRO; MODELO SOBERANO 3300 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333876", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333876", "DISTRIBUIDOR MINAME DE ADUBO E CALCÁRIO - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333877", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333877", "SEMEADEIRA - ADUBADORA MARCA PLANTI CENTER; MODELO SFR 27.000; 27 LINHAS PANTOGRÁFICAS EXTRA PESADAS - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>90.150,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333878", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333878", "PULVERIZADOR MARCA JACTO; MODELO ADVANCE VORTEX; BARRAS DE PULVERIZAÇÃO COM 18 METROS - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333879", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333879", "GRADE ARADORA MARCA BALDAN; GRADE DE ARRASTO COM DISCOS RECORTADOS - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>5.150,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333880", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333880", "SUBSOLADOR / ESCARIFICADOR MARCA STARA; MODELO ASA LASER; 5 HASTES - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>5.750,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333881", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333881", "ARADO DE AIVECAS; 4 CORPOS; ESTRUTURA REFORÇADA; RODADO PARA TRANSPORTE E CONTROLE DE PROFUNDIDADE - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333882", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333882", "CARRETA-TANQUE MARCA INCOMAGRI; MODELO CTIN 4000; CAP. 4.000 LITROS - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333883", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333883", "BRITADOR CÔNICO MARCA RENCO; MOTOR ELÉTRICO DE 200 KVA; ESTR. METÁLICA DE SUSTENTAÇÃO INCLUSA - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>92.650,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333884", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333884", "BOMBA DE IRRIGAÇÃO 2 ESTÁGIOS; DIÂMETRO DE 6 POL.; MOTOR DE 175 CV; ROTAÇÃO 1.785 RPM - EQUIP. PAROU FUNCIONANDO")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>4.650,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333885", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333885", "TURBINA PARA GERAÇÃO DE ENERGIA; ACOMPANHA GERADOR; EQUIP. COM CHAVE CONTROLADORA DE ENERGIA")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333886", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333886", "LOTE C/ 3 DISJUNTORES INDUSTRIAIS - FUNCIONANDO - MAIS INFO. NAS IMAGENS")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333887", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333887", "LOTE C/ 4 PLANTADEIRAS DE GRÃOS, SENDO 01 PLANTADEIRA MARCA TATU E 03 PLANTADEIRAS MARCA SEMEATO")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333888", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333888", "veja o vídeo!! PÁ CARREGADEIRA MARCA CATERPILLAR; MODELO 938G; ANO 2002; ARTICULADA COM CONCHA FRONTAL; CABINE FECHADA - MÁQ. FUNCIONANDO")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>51.350,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333889", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333889", "PULVERIZADOR AUTOPROPELIDO MARCA CASE IH; MODELO PATRIOT 350 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>29.950,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333890", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333890", "PÁ CARREGADEIRA MARCA SEM MODELO 638; ANO 2016; MOTOR 6BT5.9-C125 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>71.200,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334200", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334200", "MISTURADOR EQUIPADO C/ MOTOR ELÉTRICO E REDUTOR; 1,50M DE LARG.")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334201", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334201", "ENGENHO DE MOER CANA MARCA PIEROTTI; EQUIP. COM REDUTOR; MONTADO SOBRE CARRETA")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334202", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334202", "CARRETA AGRÍCOLA PARA TRANSPORTE; CAP. INDICADA: 3.000KG")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334203", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334203", "CARRETA AGRÍCOLA PARA TRANSPORTE; CAP. INDICADA: 3.000KG")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334204", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334204", "CARRETA AGRÍCOLA PARA TRANSPORTE; CAP. INDICADA: 3.000KG")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334205", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334205", "CARRETA AGRÍCOLA PARA TRANSPORTE; CAP. INDICADA: 3.000KG")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334206", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334206", "CARRETA AGRÍCOLA PARA TRANSPORTE; CAP. INDICADA: 3.000KG")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334207", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334207", "CARRETA AGRÍCOLA PARA TRANSPORTE; CAP. INDICADA: 3.000KG")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334208", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334208", "CARRETA-TANQUE C/ RESERVATÓRIO DE FIBRA. CAP. INDICADA: 4.000L")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334210", "061")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334210", "CARRETA DE ARRASTO PARA TRANSPORTE DE MÁQUINAS; MARCA KUHN MODELO CTM 8000")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334211", "062")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334211", "CARRETA DE ARRASTO PARA TRANSPORTE DE MÁQUINAS; MARCA KUHN MODELO CTM 8000")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>5.150,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334212", "063")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334212", "CARRETA DE ARRASTO PARA TRANSPORTE DE MÁQUINAS; MARCA KUHN MODELO CTM 8000")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>5.650,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334213", "064")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334213", "PULVERIZADOR AGRÍCOLA MARCA STARA; CAP. 500L")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334214", "065")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334214", "MÁQUINA ROTATIVA CWA OURINHOS; SISTEMA A CARVÃO E LENHA; EQUIP. C/ MOTORREDUTOR")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334215", "066")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334215", "BOCA DE COLHEDORA PARA 6 LINHAS")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334216", "067")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334216", "PLANTADEIRA JOHN DEERE")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334217", "068")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334217", "IMPLEMENTO AGRÍCOLA DMB")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334218", "069")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334218", "veja o vídeo!! LOTE C/ 30 PNEUS AGRÍCOLAS COM E SEM RODAS")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>19.750,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334219", "070")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334219", "ADUBADOR AGRÍCOLA MARCA BALDAN")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334220", "071")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334220", "PLANTADEIRA / ADUBADEIRA AGRÍCOLA TATU")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334222", "073")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334222", "LOTE C/ 3 RESFRIADORES")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334275", "074")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334275", "TURBINA DE GERAR ENERGIA C/ GERADOR C/ CHAVE CONTROLADOR DE ENERGIA")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334276", "075")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334276", "TURBINA DE GERAR ENERGIA C/ GERADOR DE 200 KVA")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334367", "076")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334367", "TORNO MECÂNICO CONVENCIONAL; MARCA IMOR/ROMI; MODELO IMOR-520 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>16.500,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334368", "077")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334368", "TORNO MECÂNICO CONVENCIONAL ROMI; LINHA IMOR; MODELO IMOR-520 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>26.500,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334369", "078")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334369", "FRESADORA FERRAMENTEIRA VERTICAL; MARCA MANROD; MODELO MR-9400VC; ANO 2025; ALIMENTAÇÃO 220/380V; TRIFÁSICA; C/ INDICADOR DIGITAL NOS EIXOS X, Y E Z - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>61.500,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334370", "079")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334370", "TORNO MECÂNICO CONVENCIONAL ROMI/IMOR; MODELO IMOR-520; C/ PLACA DE 3 CASTANHAS, TORRE PORTA-FERRAMENTAS E CONTRAPONTO - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>27.250,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334373", "080")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334373", "BOCA COLHEDEIRA DE 6 LINHAS")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333851", "081")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333851", "LOTE C/ APROX. 40 TON. DE CORDOALHA USADO; DIÂMETRO APROX. 19 MM")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333852", "082")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333852", "LOTE C/ 4 UNIDADES DE MARTELETES ROMPEORES HIDRÁULICOS PARA ESCAVADEIRA; MARCA OU INSCRIÇÃO APARENTE: MX")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334518", "083")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334518", "veja o vídeo!! LOTE C/ APROX. 53 BOMBAS SUBMERSÍVEIS ELÉTRICAS PARA DRENAGEM; MARCA SULZER; MODELO MINI 70GT - MAIS INFO. NAS ESPECIFICAÇÕES")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334525", "084")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334525", "TORNO MECÂNICO DE BANCADA MARCA MANROD; MODELO MR-334, 220V; 1.100W; ANO 2024 - EQUIP. FUNCIONANDO, SEM USO")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>10.750,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334154", "1000")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/334154", "veja o vídeo!! PÁ CARREGADEIRA MARCA HYUNDAI MODELO HL770-7A - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>49.750,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333225", "1001")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333225", "CALANDRA DE 1.60M DE COMPRIMENTO; EIXOS DE 10 POLEGADAS; DOBRA CHAPA ATÉ 1 E 1/4")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333226", "1002")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333226", "BRITADOR CÔNICO MARCA FAÇO 120F C/ MOTOR ")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>170.250,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333227", "1003")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333227", "GUINCHO PARÁ 40 TON.; MARCA VILLARES - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>102.250,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333228", "1004")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333228", "GUINCHO DE ELEVAÇÃO PARA ELÉTRICA DE ALTA TENSÃO")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333229", "1005")</f>
+      </c>
+      <c r="B98" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333229", "GERADOR DE ENERGIA GÁS NATURAL DE 110KVA")</f>
       </c>
-      <c r="C15" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>500.00</t>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>