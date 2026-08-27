--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -142,116 +142,116 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>AGUARDEM </t>
+          <t>11 CAMINHÕES VOLVO E VW - 15 TRATORES CASE, JD, VALTRA  - 3 COLHEDORAS - ITENS DE ALMOXARIFADO</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025 11:30</t>
+          <t>11/08/2026 11:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Leiloeiro</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>Eduardo Jordao Boyadjian</t>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1"/>
@@ -277,906 +277,1158 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332780", "1000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332780", " CAMINHÃO VOLVO/VM 220 4X2R; ANO 2015/2015; BRANCA. - MOTOR FUNDIDO - (BAÚ OFICINA). - FR23061/50439 - LOC. STA VITÓRIA/MG                                                                                                                                                                    ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>34</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>59.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332788", "1001")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332788", " CAMINHÃO VW/26.260 E ANO 2011/2011; BRANCA; (PIPA) -  FR23001 - LOC. STA VITÓRIA/MG   ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>71</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>107.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332784", "1002")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332784", " CAMINHÃO VW/31.330 CRC 6X4; ANO 2013/2013; BRANCA; (PIPA). - FR23003/50461 - LOC. STA VITÓRIA/MG   ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>57</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>91.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332785", "1003")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332785", " CAMINHÃO VW/31.330 CRC 6X4; ANO 2013/2013; BRANCA; (PIPA). - FR23004/50490. -  LOC. STA VITÓRIA/MG ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>50</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>45.000,00</t>
+          <t>94.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332787", "1004")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332787", " CAMINHÃO VOLVO/VM 330 6X4R; ANO 2014/2015; BRANCA; (TANQUE COMBATE INCÊNDIO). - FR23016/50550. -  LOC. STA VITÓRIA/MG ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>61</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>60.000,00</t>
+          <t>120.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332789", "1005")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332789", "CAMINHÃO VW/9.170 DRC 4X2; ANO 2018/2019; BRANCA; (CARGA SECA). - FR23033/50393. - LOC. STA VITÓRIA/MG ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>38</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>89.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332781", "1006")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332781", "CAMINHÃO VOLVO/VM 220 4X2R; ANO 2015/2015; BRANCA; (BAÚ OFICINA). - FR23060. -  LOC. STA VITÓRIA/MG ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>49</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>78.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332782", "1007")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332782", " CAMINHÃO VW/31.33 CRC 6X4; ANO 213/2013; BRANCA; (ROLL ON/ROLL OFF). - FR23062. -  LOC. STA VITÓRIA/MG ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332782", " CAMINHÃO VW/31.330 CRC 6X4; ANO 2013/2013; BRANCA; (ROLL ON/ROLL OFF). - FR23062. -  LOC. STA VITÓRIA/MG ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>34</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>97.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332783", "1008")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332783", " CAMINHÃO VW/31.330 CRC 6X4; ANO 2012/2012; BRANCA; ( TRANSBORDO). - FR23068/50410. - LOC. STA VITÓRIA/MG ")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332783", " CAMINHÃO VW/31.330 CRC 6X4; ANO 2012/2012; BRANCA; (TRANSBORDO). - FR23068/50410. - LOC. STA VITÓRIA/MG ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>34</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>61.950,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332786", "1009")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332786", " CAMINHÃO VW/31.330 CRC 6X4; ANO 2013/2013; BRANCA; (TRANSBORDO). - FR23070/50402. -  LOC. STA VITÓRIA/MG ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>50</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>77.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332790", "1010")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332790", " CAMINHÃO VW/31.330 CRC 6X4; ANO 2013/2013; BRANCA; (TRANSBORDO). - FR23071/50407. -  LOC. STA VITÓRIA/MG ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>49</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>78.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332791", "1011")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332791", " TRATOR JOHN DEERE 6165J; ANO 2013. - FR30013. -  LOC.STA VITÓRIA/MG")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>26</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>65.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332792", "1012")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332792", " TRATOR JOHN DEERE 6165J; ANO 2013. - FR30014. -  LOC.STA VITÓRIA/MG")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>46</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>80.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332793", "1013")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332793", " TRATOR JOHN DEERE 6165J; ANO 2013. - FR30015. -  LOC.STA VITÓRIA/MG")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>55.000,01</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332794", "1014")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332794", " TRATOR JOHN DEERE 6165J; ANO 2013; ( MOTOR FUNDIDO). - FR30019. -  LOC.STA VITÓRIA/MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332794", " TRATOR JOHN DEERE 6125J; ANO 2013; ( MOTOR FUNDIDO). - FR30019. -  LOC.STA VITÓRIA/MG")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>52</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>76.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332797", "1015")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332797", " TRATOR JOHN DEERE 7195J; ANO 2016. - FR30031. - LOC.STA VITÓRIA/MG")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>32</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>61.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332796", "1016")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332796", " TRATOR CASE IH PUMA 170; ANO 2015. - FR30023. - LOC.STA VITÓRIA/MG")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>57.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332795", "1017")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332795", " TRATOR CASE IH PUMA 170; ANO 2015. - FR30024. - LOC.STA VITÓRIA/MG")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>46.000,01</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332799", "1018")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332799", " TRATOR CASE IH PUMA 230; ANO 2019. - FR30049. - LOC.STA VITÓRIA/MG")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>42</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>45.000,00</t>
+          <t>86.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332798", "1019")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332798", " TRATOR CASE HI PUMA 230; ANO 2019. - FR30052. - LOC.STA VITÓRIA/MG")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>62.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332801", "1020")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332801", " TRATOR CASE IH PUMA 230; ANO 2019. - FR30061. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>28</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>67.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332800", "1021")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332800", " TRATOR CASE IH PUMA 230; ANO 2019. - FR30062. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>36</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>76.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332804", "1022")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332804", " TRATOR VALTRA A850; ANO 2014. - FR30007. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>53</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>84.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332803", "1023")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332803", " TRATOR VALTRA BH 180; ANO 2014. - FR30022. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>54</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>92.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332802", "1024")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332802", " TRATOR YANMAR 1145-4; ANO 2013. - FR30000. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>40.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332805", "1025")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332805", " TRATOR YANMAR 1145-4 ; ANO 2013. - FR30002. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>40.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332807", "1026")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332807", " COLHEDORA JOHN DEERE CH570; ANO 2016. - FR40023. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>21</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>35.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332806", "1027")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332806", " COLHEDORA JOHN DEERE CH570; ANO 2021. - FR40028. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>82</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>116.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332809", "1028")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332809", " COLHEDORA CASE A8800; ANO 2017. - FR40025. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>79</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>104.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332808", "1029")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332808", "PLANTADORA DE CANA ANTONIOSI; ANO 2012. - FR50293. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>10.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332810", "1030")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332810", " PLANTADORA DE CANA ANTONIOSI; ANO 2012. - FR50294. - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333230", "1041")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333230", "SOBRESSALENTES JOHN DEERE, VALTRA E OUTROS (APROX. 1.309  UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. GOIANÉSIA/GO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>19.740,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333231", "1042")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333231", "SOBRESSALENTES JOHN DEERE, STARA E OUTROS (APROX. 995  UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. GOIANÉSIA/GO")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>6.510,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333232", "1043")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333232", "ELETRODOS, ROLAMENTOS E ITENS P/ MANUTENÇÃO INDUSTRIAL (APROX. 4.485 UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. STA VITÓRIA/MG")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E41" s="5" t="inlineStr">
-[...6 lines deleted...]
-          <t>1000.00</t>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>33.700,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333233", "1044")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333233", "SOBRESSALENTES PARA IMPLEMENTOS AGRÍCOLAS (APROX. 3.000 UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. STA VITÓRIA/MG")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>16.900,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333234", "1045")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333234", " SOBRESSALENTES AUTOMOTIVOS (APROX. 3.580 UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. STA VITÓRIA/MG")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>28.770,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333235", "1046")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333235", "SOBRESSALENTES PARA TRATORES CASE E JOHN DEERE (APROX. 990 UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. STA VITÓRIA/MG")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>15.015,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333236", "1047")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333236", "SOBRESSALENTES PARA MÁQUINAS PESADAS (APROX. 570 UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. STA VITÓRIA/MG")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>4.620,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333237", "1048")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333237", "SOBRESSALENTES PARA COLHEDORAS CASE E JOHN DEERE (APROX. 1.870 UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. STA VITÓRIA/MG")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>19.700,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333238", "1049")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333238", "SOBRESSALENTES PARA CAMINHÕES MERCEDES BENZ, VOLVO, VW E KIA (APROX. 665 UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. STA VITÓRIA/MG")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>7.665,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>