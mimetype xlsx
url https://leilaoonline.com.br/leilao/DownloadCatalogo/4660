--- v1 (2026-08-27)
+++ v2 (2026-10-11)
@@ -1229,51 +1229,51 @@
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>33.700,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333233", "1044")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333233", "SOBRESSALENTES PARA IMPLEMENTOS AGRÍCOLAS (APROX. 3.000 UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. STA VITÓRIA/MG")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>16.900,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333234", "1045")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333234", " SOBRESSALENTES AUTOMOTIVOS (APROX. 3.580 UNIDADES) - VEJA DESCRITIVO DE ITENS - LOC. STA VITÓRIA/MG")</f>
       </c>