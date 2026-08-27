--- v0 (2026-06-20)
+++ v1 (2026-08-27)
@@ -142,116 +142,116 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F56"/>
+  <dimension ref="A1:F137"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rossi leilões</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>AGUARDEM!!!!</t>
+          <t>CONTAINERS • LUNETAS • MANDRILHADORAS • COMPRESSOR • FURADEIRAS • GUINCHOS DE ARRASTE • OUTROS</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>03/07/2026 11:30</t>
+          <t>17/07/2026 11:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Leiloeiro</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>Ricardo Miranda de Souza</t>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1"/>
@@ -277,1326 +277,3594 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331675", "500")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331675", "CONTAINER DE 12 METROS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>8.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331676", "501")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331676", "CONTAINER DE 6 METROS - FOTO ILUSTRATIVA")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331660", "6816")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332041", "502")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331660", "COMPRESSOR SCHULZ 3 PISTÕES 425L")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332041", "PLATAFORMA ELEVATÓRIA ELÉTRICA TIPO TESOURA -  01 TON X 10 M HOVAM")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331661", "6827")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332042", "503")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331661", "FURADEIRA DE BANCADA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332042", "PLATAFORMA ELEVATÓRIA ELÉTRICA TIPO TESOURA - 14 M HOVAM")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331662", "6871")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332043", "504")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331662", "MANDRILHADORA ZOCCA 110 CNC")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332043", "PLATAFORMA ELEVATÓRIA ELÉTRICA TIPO TESOURA - 11 M HOVAM")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>6.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331668", "6872")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332044", "505")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331668", "MANDRILHADORA FUSO 100 COLLET")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332044", "PLATAFORMA ELEVATÓRIA ELÉTRICA TIPO TESOURA - 6 M HOVAM")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331631", "6879")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332056", "506")</f>
       </c>
       <c r="B17" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331631", "GUINCHO DE ARRASTE 5 TONELADAS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332056", "MÁQUINA PERFILADEIRA DE CHAPAS PARA TELHA TRAPEZIO T100 - 1200MM X 0.3 - 0.7MM")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331638", "10611")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332059", "507")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331638", "FURADEIRA RADIAL STANKOB ZM55 700 X 1.200M")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332059", "EMPILHADEIRA ELÉTRICA LOJÃO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>10.250,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331639", "10635")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332895", "508")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331639", "ASPIRADOR INDUSTRIAL")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332895", "LOTE C/ APROX. 95 UNIDADES DE AMPERÍMETROS")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331640", "10637")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332896", "509")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331640", "ASPIRADOR INDUSTRIAL")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332896", "LOTE C/ APROX. 30 UNIDADES DE INDICADORES DIGITAIS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331632", "10639")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332897", "510")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331632", "LUNETA FIXA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332897", "LOTE C/ APROX. 30 UNIDADES DE SENSORES CAPACITIVOS")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331633", "10668")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332898", "511")</f>
       </c>
       <c r="B22" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331633", "LUNETA FIXA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332898", "LOTE C/ APROX. 16 UNIDADES DE TRANSMISSORES DE POSIÇÃO INTELIGENTE")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331641", "10670")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332899", "512")</f>
       </c>
       <c r="B23" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331641", "LUNETA DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332899", "LOTE C/ BOBINAS SOLENÓIDE, TERMO RESISTÊNCIAS E PRESSOSTATO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331642", "10671")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332900", "513")</f>
       </c>
       <c r="B24" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331642", "LUNETA DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332900", "LOTE C/ APROX. 41 UNIDADES DE ROLOS DE ESTEIRA TRANSPORTADORA; 1,29M DE COMP. X 15CM DE LARG.")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331643", "10672")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332901", "514")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331643", "LUNETA DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332901", "LOTE C/ APROX. 43 UNIDADES DE ROLOS DE ESTEIRA TRANSPORTADORA; 1,50M DE COMP. X 15CM DE LARG.")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.250,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331634", "10673")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332902", "515")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331634", "LUNETA DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332902", "LOTE C/ APROX. 18 UNIDADES DE ROLOS DE ESTEIRA TRANSPORTADORA; 1,50M DE COMP. X 15CM DE LARG.")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331644", "10674")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332903", "516")</f>
       </c>
       <c r="B27" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331644", "LUNETA FIXA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332903", "LOTE C/ APROX. 16 UNIDADES DE ROLOS ESTEIRAS TRANSPORTADORA; 72CM DE COMP. X 15CM DE LARG.")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331635", "10678")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332904", "517")</f>
       </c>
       <c r="B28" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331635", "LUNETA DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332904", "LOTE C/ APROX. 11 UNIDADES DE ROLOS PARA ESTEIRA TRANSPORTADORA; 29CM DE COMP. X 15CM DE LARG.")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331645", "10680")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332906", "518")</f>
       </c>
       <c r="B29" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331645", "LUNETA DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332906", "LOTE C/ APROX. 10 UNIDADES DE VÁLVULAS DE ESFERA, 8 UNIDADES DE FILTRO Y E 3 UNIDADES DE VÁLVULAS DE RETENÇÃO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331646", "10681")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332907", "519")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331646", "LUNETA DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332907", "LOTE C/ 5 UNIDADES DE ROLAMENTOS DE ROLO (223260AKW3303) KZ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331652", "10685")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332908", "520")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331652", "veja o vídeo!! FURADEIRA CNC C/ 8 CABEÇOTES, 6.000 X 12.000 MM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332908", "REGULADORES DE PRESSÃO C 115")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331647", "13805")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332909", "521")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331647", "CANTONEIRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332909", "LOTE C/ APROX. 10 GARFOS")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331636", "13815")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332910", "522")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331636", "FURADEIRA RADIAL MAS YR6A")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332910", "PAINÉIS DE BALANÇA")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331637", "13823")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332911", "523")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331637", "FURADEIRA RADIAL MAS VR4 800 X 40 MM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332911", "LOTE C/ 2 BANCADAS DE TESTE")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331648", "13828")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332912", "524")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331648", "LAVADOR DE PEÇAS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332912", "EIXO DE EMPILHADEIRA")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331649", "13856")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332913", "525")</f>
       </c>
       <c r="B36" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331649", "MÁQUINA DE CORTAR TECIDO LANMAX")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332913", "LOTE C/ APROX. 220 LONGARINAS, 20 PÉS E 27 BANDEJAS; APROX. 260 POSIÇÕES")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331663", "13861")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332914", "526")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331663", "CANTONEIRA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332914", "PEÇAS DIVERSAS PARA CAMINHÕES / TRATORES")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331669", "13886")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332915", "527")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331669", "COMPRESSOR PEG 40 PÉS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332915", "LOTE C/ APROX. 3 SUPORTES PARA IÇAMENTO DE BAGS E FARDOS DE ALGODÃO; 6 TON. CADA SUPORTE")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>60.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331653", "16916")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332983", "528")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331653", "GUNCHO DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332983", "GRUPO 1 - LOTE C/ 5 EVAPORADORAS MARCA TRANE")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331650", "16922")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332984", "529")</f>
       </c>
       <c r="B40" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331650", "FREZADORA UNIVERSAL")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332984", "GRUPO 2 - LOTE C/ 3 CONDENSADORES, 3 PEÇAS AVULSAS MARCA MIDEA; BTU: 48.000; VOLTAGEM: 220V - 60HZ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331670", "16926")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332985", "530")</f>
       </c>
       <c r="B41" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331670", "GUINCHO DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332985", "GRUPO 3 - LOTE C/ 4 UNIDADES DE TAMPA AR MARROM, 1 TAMPA AR BRANCA, 1 CARCAÇA DE AR CONDICIONADO, 1 AR CONDICIONADO MARCA CONSUL; BTU: 12.000")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331654", "16927")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332986", "531")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331654", "GUINCHO DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332986", "GRUPO 4 - LOTE C/ 1 EVAPORADORA, 1 CONDENSADOR MARCA ELGIN; BTU: 80.000; VOLTAGEM: 220V - 60HZ")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331655", "16928")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332987", "532")</f>
       </c>
       <c r="B43" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331655", "GUINCHO DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332987", "GRUPO 6 - LOTE C/ 3 SUPORTES EVAPORADORA, 2 PEÇAS AVULSAS AR, 1 CONDENSADOR LG, 4 CONDENSADORES TRANE")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331651", "16933")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332988", "533")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331651", "GUINCHO DE ARRASTE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332988", "GRUPO 7 - LOTE C/ 4 CONDENSADORES TRANE")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331664", "26006")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332049", "6809")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331664", "MANDRILHADORA FUSO 100 COLLET")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332049", "TORNO IMOR 1.100 X 3.000 MM DE 5 TON")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>12.750,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331665", "26033")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331906", "6811")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331665", "CALANDRA HIDRÁULICA GUTMANN 2500 X 50 MM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331906", "PLACA UNIVERSAL 3 CASTANHAS 6 POL.")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331656", "26034")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331892", "6812")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331656", "CALANDRA HIDRÁULICA SIROJAREN PIESOK 3.000 X 32 MM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331892", "MORSA FIXA 130 MM")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331657", "26079")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331660", "6816")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331657", "CHANFRADEIRA ELÉTRICA")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331660", "COMPRESSOR SCHULZ 3 PISTÕES 425L 40 PÉS")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331658", "28403")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332040", "6820")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331658", "DOBRADEIRA RIO NEGRO 4000 X 280")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332040", "RETÍFICA CENTERLESS BOVI 300 MM")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331671", "31240")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331661", "6827")</f>
       </c>
       <c r="B50" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331671", "FEIXE DE MOLA VOLKSWAGEN")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331661", "FURADEIRA DE BANCADA 1/3 CV")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331666", "31297")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331893", "6859")</f>
       </c>
       <c r="B51" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331666", "ESCAPAMENTO VOLKSWAGEN")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331893", "MORSA FIXA 250MM")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331672", "31298")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331662", "6871")</f>
       </c>
       <c r="B52" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331672", "ESCAPAMENTO HYUNDAI")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331662", "MANDRILHADORA ZOCCA 110 CNC")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>200.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331673", "31859")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331668", "6872")</f>
       </c>
       <c r="B53" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331673", "FRESADORA PORTAL WMW 10.000MM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331668", "MANDRILHADORA FUSO 100 COLLET")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>60.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331659", "32847")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331631", "6879")</f>
       </c>
       <c r="B54" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331659", "DOBRADEIRA DE DEDO")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331631", "GUINCHO DE ARRASTE 5 TONELADAS")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331667", "32861")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332050", "6883")</f>
       </c>
       <c r="B55" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331667", "DIFERENCIAL TRASEIRO")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332050", "ROSQUEADEIRA RIDGID 300 COMPACTA; 1/8 - 2 POL.")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331915", "6895")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331915", "PRENSA HIDRÁULICA MOTORIZADA TIPO H")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331928", "10612")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331928", "MESA DE DESEMPENO MITUTOYO 1.600 X 2.020")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331894", "10613")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331894", "MESA DE DESEMPENO MITUTOYO 1.500 X 2.000; 3.000KG")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331918", "10619")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331918", "PLATAFORMA ELEVATÓRIA TESOURA 1 TON X 11 METROS")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>6.250,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331639", "10635")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331639", "ASPIRADOR INDUSTRIAL")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331640", "10637")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331640", "ASPIRADOR INDUSTRIAL")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331632", "10639")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331632", "LUNETA FIXA 200 X 300 X 350")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331895", "10650")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331895", "MESA DE FIXAÇÃO L 490 A 300 C 690; 220KG")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331896", "10653")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331896", "MORSA GIRATÓRIA 280 MM")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331633", "10668")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331633", "LUNETA FIXA 550 X 60 X 300")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331641", "10670")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331641", "LUNETA DE ARRASTE 60 X 155 X 270")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331642", "10671")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331642", "LUNETA DE ARRASTE 110 X 200 X 300")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331643", "10672")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331643", "LUNETA DE ARRASTE 60 X 290 X 270")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331634", "10673")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331634", "LUNETA DE ARRASTE 70 X 210 X 270")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331644", "10674")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331644", "LUNETA FIXA 245 X 280 X 240")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331635", "10678")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331635", "LUNETA DE ARRASTE 60 X 290 X 250")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331645", "10680")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331645", "LUNETA DE ARRASTE 60 X 155 X 270")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331646", "10681")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331646", "LUNETA DE ARRASTE 120 X 420 X 450")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331652", "10685")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331652", "veja o vídeo!! FURADEIRA CNC C/ 8 CABEÇOTES, 6.000 X 12.000 MM")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331897", "10689")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331897", "MESA GIRATÓRIA DIVISORA MANUAL 550 X 500 MM; 300 KG")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331884", "13656")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331884", "MÁQUINA DE CORTE LM-CM 6 POL")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331647", "13805")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331647", "CANTONEIRA PARA MANDRILHADORA L 445 C 445 A 1.600; 576 KG")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331898", "13807")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331898", "PLACA DE ARRASTE; 950 DIAMETRO; 150 KG")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331885", "13808")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331885", "MESA DE FIXAÇÃO L 610 A 270 C 1.220")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331636", "13815")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331636", "FURADEIRA RADIAL MAS YR6A 1.600 X 60 MM ")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332051", "13822")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332051", "TORNO CNC ROMI CENTUR-30A 500 X 1.000 MM")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331637", "13823")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331637", "FURADEIRA RADIAL MAS VR4 800 X 40 MM")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331648", "13828")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331648", "LAVADOR DE PEÇAS")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331899", "13830")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331899", "MESA DIFUSORA DIAMETRO 300 MM")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331908", "13831")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331908", "MESA DIFUSORA DIAMETRO 300 MM")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331900", "13832")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331900", "MORSA FIXA 95MM")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331886", "13839")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331886", "MÁQUINA DE COSTURA OVERLOCK GN6-3")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331917", "13840")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331917", "POLICORTE VERDE")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331649", "13856")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331649", "MÁQUINA DE CORTAR TECIDO LANMAX LM-CM 6 POL")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331909", "13860")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331909", "MORSA GIRATÓRIA 260MM")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331663", "13861")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331663", "CANTONEIRA PARA MANDRILHADORA 350 X 320 X 250 L ")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331887", "13874")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331887", "PLACA DE ARRASTE 950 MM; 600 KG")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331916", "13876")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331916", "REDUTOR CONICO")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331927", "13877")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331927", "REDUTOR PARALELO FLENDER 7,16 KW")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331910", "13878")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331910", "MOTO REDUTOR CESTARI CONIMAX 15KW")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331911", "13879")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331911", "MOTO REDUTOR CESTARI CONIMAX 9,2 KW")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331669", "13886")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331669", "COMPRESSOR PEG 40 PÉS")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332039", "13887")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332039", "RETÍFICA PLANA SULMECÂNICA RAPH-75")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331921", "13889")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331921", "PRENSA HIDRÁULICA TIPO C; 10 TON; 960")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331901", "13898")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331901", "MESA PARA FURADEIRA RADIAL")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331888", "13899")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331888", "MESA DE DESEMPENO DE FERRO FUNDIDO 750X1000; 158KG")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331902", "16902")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331902", "MESA GIRATÓRIA DIVISORA MANUAL DIAMETRO 600 MM; 520KG")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331653", "16916")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331653", "GUINCHO DE ARRASTE")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331650", "16922")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331650", "FREZADORA UNIVERSAL N°5 WECHECO FU-5")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331670", "16926")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331670", "GUINCHO DE ARRASTE")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331654", "16927")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331654", "GUINCHO DE ARRASTE")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331655", "16928")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331655", "GUINCHO DE ARRASTE")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331651", "16933")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331651", "GUINCHO DE ARRASTE")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331922", "16946")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331922", "PRENSA TIPO H 15 TON; 103")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331923", "16962")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331923", "POLICORTE POLIKORTE 12 POL")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332057", "16971")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332057", "SERRA DE FITA HORIZONTAL FRANHO CC 520 AI; 112 MM")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>9.750,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332060", "16972")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332060", "SERRA DE FITA HORIZONTAL FRANHO SFC 360; 360 MM")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331664", "26006")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331664", "MANDRILHADORA COLLET FUSO 100; 8.600 KG")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331665", "26033")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331665", "CALANDRA HIDRÁULICA GUTMANN 2500 X 50 MM")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>62.500,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331912", "26061")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331912", "MESA GIRATÓRIA 3.000 X 3.000; 80 TON")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>170.000,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332052", "26063")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332052", "TORNO ALEMÃO 1.800 X 5.000 MM")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331919", "26072")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331919", "POLITRIZ 1350W")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331657", "26079")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331657", "CHANFRADEIRA ELÉTRICA MANUAL BESEL BM-20")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331926", "26097")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331926", "PULMÃO PARA COMPRESSOR")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331658", "28403")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331658", "DOBRADEIRA RIO NEGRO 4000 X 280 TON")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>120.000,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331913", "28413")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331913", "MESA POSICIONADORA RANSOME PARA SOLDA 56 TON.; 33 TON.")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>250.000,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332038", "28453")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332038", "MÁQUINA DE SOLDA BAMBOZZI PICCOLA 400 A")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331889", "28454")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331889", "MÁQUINA DE SOLDA BAMBOZZI MIG/MAG MEGA PLUS 350A")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331890", "28455")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331890", "MÁQUINA DE SOLDA PULSARC 6000 CASTOLINI")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331903", "28456")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331903", "MÁQUINA DE SOLDA TRR 3410 BAMBOZZI")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331924", "28460")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331924", "PONTE ROLANTE 5 TON 12 VÃO")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331925", "28466")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331925", "PONTE ROLANTE DUPLA VIGA 17 TON. X 8.300 DE VÃO")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331672", "31298")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331672", "ESCAPAMENTO HYUNDAI HR")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331673", "31859")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331673", "FRESADORA PORTAL WMW 10.000MM")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331659", "32847")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331659", "DOBRADEIRA DE DEDO 2.000 MM ")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332053", "32871")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332053", "TESOURÃO PARA CORTAR CHAPA 200 MM")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331905", "32892")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331905", "MESA PARA FURADEIRA RADIAL COM GRAU DE INCLINAÇÃO")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331674", "43418")</f>
       </c>
-      <c r="B56" s="4" t="s">
-[...12 lines deleted...]
-      <c r="E56" s="5" t="inlineStr">
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331674", "ENROLADOR DE CABO STEMMANN 22 A 32 MM; 300")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
-      <c r="F56" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>500.00</t>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332048", "43441")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332048", "TORNO IMOR MDR 10 500 X 1.000MM")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331914", "43442")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331914", "MESA COORDENADA; 1.700 KG")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331891", "43451")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331891", "MÁQUINA DE SOLDA TIG WHITE MARTINS")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331920", "179980")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331920", "PONTE ROLANTE DUPLA VIGA 15 TON X 11.000 MM")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>14.500,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>