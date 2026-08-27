--- v0 (2026-06-15)
+++ v1 (2026-08-27)
@@ -277,79 +277,79 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331454", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331454", "FRESADORA DE ASFALTO W 1000 F; ANO 2006; PESO OPERACIONAL: 17.800KG - APROX. 6.600HS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331455", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331455", "veja o vídeo!! FRESADORA DE ASFALTO PRT-225; ANO 2001; PESO OPERAC.: 17.500KG; MOTOR CATERPILLAR 6 CILINDROS - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>