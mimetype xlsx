--- v1 (2026-08-27)
+++ v2 (2026-10-11)
@@ -1285,51 +1285,51 @@
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333052", "36353")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/333052", "TRATOR JOHN DEERE 7225 J 4X4 - ANO 2016 - FR115709 - LOC. SANTA CÂNDIDA")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>94.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332965", "36711")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/332965", " 01 EIXO DE MOENDA,CAMISA MOENDA - LOC. MUNDIAL ")</f>
       </c>