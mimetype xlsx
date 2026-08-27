--- v0 (2026-06-04)
+++ v1 (2026-08-27)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F69"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,1675 +277,1675 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331014", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331014", "veja o vídeo!! LOTE C/ DIVERSOS ELETRÔNICOS (MAIS INFORMAÇÕES NAS ESPECIFICAÇÕES DO LOTE)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331001", "005")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331001", "JOGO DE CANCELAS; ENTRADA E SAÍDA - FUNCIONANDO ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331000", "006")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331000", "JOGO DE CANCELAS; ENTRADA E SAÍDA - FUNCIONANDO ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331005", "010")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331005", "FECHADURA DIGITAL")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331002", "015")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331002", "DVD POSITRON - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331003", "020")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331003", "SENSOR DE PRESENÇA COM CÂMERA - SEM USO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331004", "025")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331004", "RÁDIO ICOM IC-V8")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>180,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331006", "1010")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331006", "TELEVISÃO DE 42 POLEGADAS DA MARCA LG - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331007", "1011")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331007", "TELEVISÃO DE 42 POLEGADAS DA MARCA LG - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331008", "1012")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331008", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331009", "1013")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331009", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331010", "1014")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331010", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331011", "1015")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331011", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331012", "1016")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331012", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331013", "1017")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331013", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331027", "1018")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331027", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331028", "1019")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331028", "FRITADEIRA AIR FRYER MARCA MONDIAL")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>60,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331029", "1020")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331029", "PORTA DE GELADEIRA ELETROLUX IM8B ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331030", "1021")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331030", "PORTA DE GELADEIRA ELETROLUX IM8B ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331031", "1022")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331031", "PORTA DE GELADEIRA ELETROLUX IM8B ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331033", "1023")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331033", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331034", "1024")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331034", "TELEVISÃO TOSHIBA MODELO TVS 43''3 TOSHIBA 43V35MS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331035", "1025")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331035", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331036", "1026")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331036", "TELEVISÃO TOSHIBA MODELO TVS 43''3 TOSHIBA 43V35MS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331038", "1027")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331038", "TELEVISÃO TOSHIBA MODELO TVS 43''3 TOSHIBA 43V35MS  - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331039", "1028")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331039", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331040", "1029")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331040", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331041", "1030")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331041", "TELEVISÃO PHILCO MODELO 42"5 PHILCO PTV42G6FR2CPF - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331042", "1031")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331042", "TELEVISÃO LG MODELO 50" 50UR8750PSA - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331043", "1032")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331043", "TELEVISÃO LG MODELO 55" 55UF6800 - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331048", "1033")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331048", "TELEVISÃO LG MODELO 65 "65UR8750PSA - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331049", "1034")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331049", "TELEVISÃO LG MODELO 65" OLED65CXPSA - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331051", "1035")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331051", "TELEVISÃO SAMSUNG MODELO 75'' SAMSUNG UN75DU7700G - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331052", "1036")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331052", "TELEVISÃO SAMSUNG MODELO 75"  UN75AU8000G - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331054", "1037")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331054", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331055", "1038")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331055", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331081", "1039")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331081", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331082", "1040")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331082", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331083", "1041")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331083", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331084", "1042")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331084", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331085", "1043")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331085", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331086", "1044")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331086", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331087", "1045")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331087", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331088", "1046")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331088", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331089", "1047")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331089", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331074", "1048")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331074", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331075", "1049")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331075", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331076", "1050")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331076", "TELEVISÃO DA LG DE 32 POLEGADAS - MAIS INFORMAÇÕES NAS FOTOS")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>370,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331064", "1051")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331064", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331065", "1052")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331065", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331066", "1053")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331066", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331067", "1054")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331067", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331068", "1055")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331068", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331069", "1056")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331069", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331070", "1057")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331070", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331071", "1058")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331071", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331072", "1059")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331072", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331073", "1060")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331073", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331063", "1061")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331063", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>