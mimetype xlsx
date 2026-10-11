--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -4029,51 +4029,51 @@
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331521", "37382")</f>
       </c>
       <c r="B145" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331521", "ESTEIRA INDUSTRIAL. - N/A. -  LOC. JUNQUEIRA ")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331382", "37383")</f>
       </c>
       <c r="B146" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/331382", "2 BOMBAS COM SUPORTES DE FIXAÇÃO. - N/A. - LOC. JUNQUEIRA ")</f>
       </c>