--- v0 (2026-05-22)
+++ v1 (2026-07-12)
@@ -142,69 +142,69 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Leilão Online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,1102 +277,934 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330529", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330529", "COMPRESSOR CHIAPERINI 60 PÉS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330530", "002")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330531", "003")</f>
       </c>
       <c r="B12" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330530", "CABINE DE PINTURA ELETROSTÁTICA C/ EXAUSTOR E FILTRO - ACOMPANHA PISTOLA E TANQUE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330531", "GLOBUS WINSHOT 1500 MÁQUINA LANÇADORA DE BOLAS DE VOLEI")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>8.000,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330531", "003")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330532", "004")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330531", "GLOBUS WINSHOT 1500 MÁQUINA LANÇADORA DE BOLAS DE VOLEI")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330532", "INJETORA DE PLÁSTICO MG")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330532", "004")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330533", "005")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330532", "INJETORA DE PLÁSTICO MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330533", "INJETORA DE PLÁSTICO MG")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330533", "005")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330534", "006")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330533", "INJETORA DE PLÁSTICO MG")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330534", "COMPRESSOR 20 PÉS")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330534", "006")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330535", "008")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330534", "COMPRESSOR 20 PÉS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330535", "LOTE C/ DIVERSOS MOLDES DE SOPRO E INJEÇÃO Lote com diversos moldes de sopro e injeção")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330535", "008")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330536", "009")</f>
       </c>
       <c r="B17" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330535", "LOTE C/ DIVERSOS MOLDES DE SOPRO E INJEÇÃO Lote com diversos moldes de sopro e injeção")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330536", "EXAUSTOR CICLONE")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330536", "009")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330537", "010")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330536", "EXAUSTOR CICLONE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330537", "SERRA VAI E VEM FRANHO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330537", "010")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330538", "012")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330537", "SERRA VAI E VEM FRANHO")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330538", "SERRA VAI E VEM")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330538", "012")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330539", "013")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330538", "SERRA VAI E VEM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330539", "PLAINA ZOCCA 600MM")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>5.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330539", "013")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330540", "014")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330539", "PLAINA ZOCCA 600MM")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330540", "POLITRIZ DUPLA MOTOR 10CV; MARCA PESNEL")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>5.500,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330540", "014")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330541", "015")</f>
       </c>
       <c r="B22" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330540", "POLITRIZ DUPLA MOTOR 10CV; MARCA PESNEL")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330541", "PRENSA EXCÊNTRICA 8 TONELADAS")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330541", "015")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330542", "016")</f>
       </c>
       <c r="B23" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330541", "PRENSA EXCÊNTRICA 8 TONELADAS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330542", "PRENSA EXCÊNTRICA HARLO 25 TONELADAS")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330542", "016")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330543", "017")</f>
       </c>
       <c r="B24" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330542", "PRENSA EXCÊNTRICA HARLO 25 TONELADAS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330543", "MASSEIRA 18 LITROS")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330543", "017")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330544", "018")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330543", "MASSEIRA 18 LITROS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330544", "COMPRESSOR WAYNE 60 PÉS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330544", "018")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330545", "019")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330544", "COMPRESSOR WAYNE 60 PÉS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330545", "TORNO IMOR HBX")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>11.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330545", "019")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330546", "020")</f>
       </c>
       <c r="B27" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330545", "TORNO IMOR HBX")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330546", "TRANSFORMADOR 112,5KVA 13.800-220V/110V")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>11.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330546", "020")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330547", "021")</f>
       </c>
       <c r="B28" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330546", "TRANSFORMADOR 112,5KVA 13.800-220V/110V")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330547", "SERRA DE FITA HORIZONTAL")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330547", "021")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330548", "022")</f>
       </c>
       <c r="B29" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330547", "SERRA DE FITA HORIZONTAL")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330548", "BOMBA CENTRÍFUGA MOTOR 7,5CV")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330548", "022")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330549", "023")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330548", "BOMBA CENTRÍFUGA MOTOR 7,5CV")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330549", "TREFILA PARA FIOS DE COBRE")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330549", "023")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330551", "025")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330549", "TREFILA PARA FIOS DE COBRE")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330551", "COMPRESSOR ATLAS COPCO GX7 - CÓD. 1406")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330550", "024")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330552", "026")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330550", "TORNO IMOR OFICINA 650")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330552", "COMPRESSOR ATLAS COPCO GX7 - CÓD. 1426")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>32.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330551", "025")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330553", "027")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330551", "COMPRESSOR ATLAS COPCO GX7 - CÓD. 1406")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330553", "PONTE ROLANTE C/ TALHA ELÉTRICA 3 TONELADAS")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330552", "026")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330554", "028")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330552", "COMPRESSOR ATLAS COPCO GX7 - CÓD. 1426")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330554", "SOPRADORA DE PLÁSTICO PIC")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330553", "027")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330555", "029")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330553", "PONTE ROLANTE C/ TALHA ELÉTRICA 3 TONELADAS")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330555", "COMPRESSOR ATLAS COPCO GA45")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>25.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330554", "028")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330556", "030")</f>
       </c>
       <c r="B36" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330554", "SOPRADORA DE PLÁSTICO PIC")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330556", "PRENSA HIDRÁULICA JACARÉ USADA LATINHA ALUMÍNIO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>62.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330555", "029")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330558", "032")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330555", "COMPRESSOR ATLAS COPCO GA45")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330558", "GERADOR DE ENERGIA A GASOLINA VULCAN VGE 7200")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330556", "030")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330561", "035")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330556", "PRENSA HIDRÁULICA JACARÉ USADA LATINHA ALUMÍNIO")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330561", "LIXADEIRA DE CINTA INDUSTRIAL SICAR LS 2600 6400MM")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>62.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330557", "031")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330562", "036")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330557", "GIRAFA HIDRÁULICA 3000KG ZELOSO")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330562", "PLAINA DE MESA OMIL")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330558", "032")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330563", "037")</f>
       </c>
       <c r="B40" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330558", "GERADOR DE ENERGIA A GASOLINA VULCAN VGE 7200")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330563", "MÁQUINA DE OXICORTE MCPE 2500 WHILE MARTINS")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>22.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330559", "033")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330564", "038")</f>
       </c>
       <c r="B41" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330559", "MOTOR DIESEL YANMAR")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330564", "SOPRADORA DE PLÁSTICO PUGLIESE")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>800,00</t>
+          <t>12.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330560", "034")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330565", "039")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330560", "TORNO AUTOMÁTICO PBC")</f>
+        <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/330565", "TESOURA PUNCIONADEIRA VIBRACORT CAP. 1/4'")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
-        </is>
-[...166 lines deleted...]
-          <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>