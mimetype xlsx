--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão Online</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>