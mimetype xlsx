--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -4281,51 +4281,51 @@
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/329485", "37258")</f>
       </c>
       <c r="B154" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/329485", "PENEIRA ROTATIVA SUCATEADA - APROXIMADAMENTE 5 TON - S/FR - LOC. JATAÍ")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/329487", "37259")</f>
       </c>
       <c r="B155" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/329487", "APROXIMADAMENTE 35 PEÇAS DE REPOSIÇÃO INDUSTRIAL - CURVAS AÇO CARBONO - S/FR - LOC. JATAÍ")</f>
       </c>