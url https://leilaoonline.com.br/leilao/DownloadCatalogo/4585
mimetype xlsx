--- v0 (2026-04-18)
+++ v1 (2026-07-12)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Leilão Online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,1311 +277,1311 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328709", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328709", " GRUPO GERADOR STEMAC 400KVA WEG MOTOR CUMMINS ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>63.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328715", "004")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328715", " COMPRESSOR BITZER")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328719", "005")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328719", "TORNO MECÂNICO ROMI I30A")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328716", "007")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328716", " TUNEL DE ENCOLHIMENTO WELDOTRON 550 X 250CM")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328710", "008")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328710", " PLAINA DE MESA OMIL")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>12.600,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328722", "009")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328722", "MOTOR WEG 250CV")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328711", "010")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328711", " SELADORA TERMO ENCOLHÍVEL TECTRON CKB40")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328718", "011")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328718", " SELADORA TERMO ENCOLHÍVEL DAL PACK 500")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328717", "012")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328717", " BOBINADOR E DESBOBINADOR ELÉTRICO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>3.150,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328723", "013")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328723", "PLAINA ZOCCA 600MM")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328720", "014")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328720", "COMPRESSOR ATLAS COPCO GX7 - CÓD. 1379")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328721", "015")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328721", "COMPRESSOR ATLAS COPCO GX7 - CÓD. 1404")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328737", "016")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328737", "POLITRIZ COM DUPLO MOTOR INDEPENDENTE PENSEL")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328735", "017")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328735", "GUILHOTINA CALVI 2000 X 5 MM - CÓD. 1619")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328726", "018")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328726", " AGITADOR DE PENEIRAS VIBRATÓRIO PRODUTESTE TELASTEM 6 ESTÁGIOS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328724", "019")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328724", " MÁQUINA PARA FECHAMENTO DE CAIXAS DE PAPELÃO COM FITA ADESIVA MARCA CYKLOP")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328725", "020")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328725", " SERRA DE FITA HORIZONTAL ROMARFRA 250MM")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>15.400,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328727", "021")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328727", " SERRA DE FITA HORIZONTAL ETT 250MM")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328729", "023")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328729", " CARRINHO PALETEIRO EM AÇO INÓX")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328728", "026")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328728", " BOMBA DE VÁCUO EDWARDS E2M5 0,5CV")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328730", "029")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328730", " MÁQUINA DE COSTURA VIGORELLI")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>280,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328731", "030")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328731", " MÁQUINA PARA CORTAR VERGALHÃO ATÉ 7/8'' SOMAR")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328733", "031")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328733", " DOBRADEIRA MANUAL 1 METRO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>3.150,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328732", "033")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328732", " ARMÁRIO COM VENTILAÇÃO COM PRATELEIRAS DE INÓX")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328734", "043")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328734", " MOTOBOMBA KSB MOTOR 40 CV")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328736", "045")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328736", " MOTOBOMBA KSB MOTOR 40 CV")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328738", "048")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328738", " ENCARTELADORA SKIN RAL-TEC")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328739", "050")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328739", "POLITRIZ 10CV - CÓD. 325")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328740", "051")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328740", "PRATELEIRA DE FERRO C 3M X L 0,3M X A 200M - CÓD. 107")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328742", "053")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328742", "TRANSFORMADOR TRIFÁSICO ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328743", "054")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328743", "GERADOR DE ENERGIA A GASOLINA VULCAN VGE 7200")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328744", "057")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328744", "MOTOR ELÉTRICO TRIFÁSICO WEG 60 CV 4 POLOS 380V")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328745", "059")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328745", "TORNO DE CORREIA")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328746", "060")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328746", "BOMBA DE ÁGUA 2CV")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328747", "061")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328747", "BOMBA DE ÁGUA 2CV")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328748", "062")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328748", "BOMBA DE ÁGUA 2CV")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328749", "063")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328749", "BOMBA DE ÁGUA 2CV")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328750", "064")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328750", "GERADOR DE ENERGIA 60KVA IR 380V DIESEL REBOQUE CARRETINHA")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328751", "065")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328751", "TANQUE MISTURADOR EM AÇO INÓX 200 LITROS")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328752", "066")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328752", "DOBRADEIRA DE CHAPAS MANUAL 500MM")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328753", "068")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328753", "DESENTUPIDORA RIDGID")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328754", "069")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328754", "DESENTUPIDORA RIDGID KOLLMANN K1000 MOTOR GASOLINA ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328755", "071")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328755", "MÁQUINA DE SOLDA BAMBOZZI TRR 2600")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328756", "072")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328756", "ESCADA EM AÇO INÓX 2 METROS DE ALTURA")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328758", "074")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328758", "ESTUFA PARA LABORATÓRIO QUIMIS")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328759", "075")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/328759", "LAMINADOR ELÉTRICO PARA OURIVES FEROLLA")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>