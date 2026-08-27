--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão Online</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>