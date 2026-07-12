--- v0 (2026-04-18)
+++ v1 (2026-07-12)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F221"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Leilão Online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -613,51 +613,51 @@
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/325411", "35417")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/325411", "TRANSBORDO TAC ARR 10500KG 24M³ 4700X3550; ANO 2009. - FR1003019. - LOC. LAGOA DA PRATA ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/325410", "35418")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/325410", "TRANSBORDO CIVEMASA TAC 10500 C/2 EIXOS; ANO 2009. - FR1003034. - LOC. LAGOA DA PRATA ")</f>
       </c>
@@ -781,51 +781,51 @@
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>2.250,01</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/323908", "35893")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/323908", " 01 TURBINA/ 01 TROCADOR DE CALOR. - LOC. MUNDIAL")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/323913", "36103")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/323913", "01 PINHÃO, 04 IMPLEMENTOS. - LOC. MUNDIAL ")</f>
       </c>
@@ -2881,51 +2881,51 @@
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/323909", "36789")</f>
       </c>
       <c r="B104" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/323909", " CAMINHÃO MERCEDES BENZ 3344S 6X4; ANO 2014/2014; BRANCA; (CAVALO MECÂNICO) - FR131239. - LOC. GASA ")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>108.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/323929", "36790")</f>
       </c>
       <c r="B105" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/323929", " TRATOR JOHN DEERE 7225J 4X4; ANO 2016. - FR115698. - LOC. GASA")</f>
       </c>
@@ -5261,51 +5261,51 @@
       <c r="D188" s="4" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t>99.000,00</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/324682", "37169")</f>
       </c>
       <c r="B189" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/324682", " CAMINHÃO VW/26.220 EURO3 WORKER; ANO 2008/2009; BRANCA. - FR96471. - LOC. BARRA ")</f>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t>157.000,00</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/324673", "37170")</f>
       </c>
       <c r="B190" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/324673", " CARRETA SERVIÇOS DIVERSOS. - FR103856. - LOC. BARRA ")</f>
       </c>
@@ -5541,51 +5541,51 @@
       <c r="D198" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/324694", "37179")</f>
       </c>
       <c r="B199" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/324694", " 01 MOTOR JOHN DEERE, NUMERO 6 E 01 MOTOR CASE NUMERO 9. - LOC. BARRA ")</f>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t>10.750,00</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/324691", "37180")</f>
       </c>
       <c r="B200" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/324691", " 01 MOTOR CASE NUMERO 8. - LOC. BARRA ")</f>
       </c>