--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F221"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão Online</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,51 +277,51 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/322554", "1705")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/322554", "PLANTADORA TMA, PTX 4000 - FR122359. - LOC. BONFIM ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/322570", "1721")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/322570", "TRATOR CASE MX 260 MAGNUM 4X4; ANO 2017. - FR20371 - LOC. SANTA CÂNDIDA")</f>
       </c>