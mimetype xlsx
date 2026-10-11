--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -4673,51 +4673,51 @@
       <c r="D167" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/308765", "36101")</f>
       </c>
       <c r="B168" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/308765", "01 VOLANDEIRA DENTIÇÃO RETA / DOIS PINHÕES DE MOENDA E UM PENTE BAGACEIRA - APROX. 4 TON. - (VENDA POR KILO) DEPOSÍTO DE MATERIAIS CALDEIRARIA - LOC. MUNDIAL ")</f>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t>8.400,00</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="5" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/308763", "36102")</f>
       </c>
       <c r="B169" s="4" t="s">
         <f>=HYPERLINK("https://leilaoonline.com.br/lote/detalhe/308763", "3 VOLANDEIRAS DENTIÇÃO RETA - APROX. 6 TON.N/E. - DEPOSÍTO DE MATERIAIS CALDEIRARIA - LOC. MUNDIAL")</f>
       </c>