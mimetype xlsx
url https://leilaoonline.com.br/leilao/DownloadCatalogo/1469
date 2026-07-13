--- v0 (2026-04-18)
+++ v1 (2026-07-13)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F154"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>